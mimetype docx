--- v0 (2026-05-31)
+++ v1 (2026-09-04)
@@ -25,139 +25,57 @@
   <w:body>
     <w:p w14:paraId="1511D383" w14:textId="1E2944C0" w:rsidR="00232094" w:rsidRDefault="00232094" w:rsidP="00232094">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                        </w:t>
       </w:r>
       <w:r w:rsidR="00843C79">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">                         </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>Advokatska-Odvjetnička</w:t>
+        <w:t>Advokatska-Odvjetnička komora Federacije Bosne i Hercegovine</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...79 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="67EC055B" w14:textId="77777777" w:rsidR="00232094" w:rsidRDefault="00232094" w:rsidP="00232094">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                  REGIONALNA ADVOKATSKA – ODVJETNIČKA KOMORA </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="649659CF" w14:textId="77777777" w:rsidR="00232094" w:rsidRDefault="00232094" w:rsidP="00232094">
       <w:pPr>
@@ -171,133 +89,102 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                               S A R A J E V O </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77004DA9" w14:textId="77777777" w:rsidR="00232094" w:rsidRDefault="00232094" w:rsidP="00232094">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Radićeva</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> 2/III</w:t>
+        <w:t>Radićeva 2/III</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61B04913" w14:textId="77777777" w:rsidR="009E72E5" w:rsidRDefault="009E72E5" w:rsidP="00232094">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tel/fax 227-131</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42F04155" w14:textId="77777777" w:rsidR="00232094" w:rsidRDefault="00232094" w:rsidP="00232094">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tel. 553-700 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> fax 553-701</w:t>
+        <w:t>Tel. 553-700 i fax 553-701</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16073525" w14:textId="632FB612" w:rsidR="00232094" w:rsidRDefault="00232094" w:rsidP="00232094">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e-mail:</w:t>
       </w:r>
       <w:r w:rsidR="00052D82">
         <w:rPr>
@@ -583,67 +470,57 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="61BEC47F" w14:textId="77777777" w:rsidR="00232094" w:rsidRDefault="00232094">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>rb</w:t>
-[...8 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>rb.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6E851DD7" w14:textId="77777777" w:rsidR="00232094" w:rsidRDefault="00232094">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:spacing w:before="100"/>
               <w:ind w:left="33" w:hanging="33"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -796,127 +673,86 @@
               <w:t xml:space="preserve">Abaspahić Binasa </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3DB2F53F" w14:textId="77777777" w:rsidR="00232094" w:rsidRPr="00CD3DA0" w:rsidRDefault="00232094">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CD3DA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Branilaca</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> 37/IV</w:t>
+              <w:t>Branilaca Sarajeva 37/IV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="157750C0" w14:textId="77777777" w:rsidR="00232094" w:rsidRPr="00840712" w:rsidRDefault="00232094">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00840712">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Tel/fax 550-021 </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 061 177-832</w:t>
+              <w:t>Tel/fax 550-021 i 061 177-832</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D618794" w14:textId="77777777" w:rsidR="00232094" w:rsidRDefault="00232094">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00840712">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r w:rsidR="00DB63CA" w:rsidRPr="007F742B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
@@ -992,130 +828,87 @@
               </w:rPr>
               <w:t>Abaz Murga Merima</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50958CB6" w14:textId="3C9C4BDA" w:rsidR="00CD3DA0" w:rsidRPr="00CD3DA0" w:rsidRDefault="00CD3DA0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CD3DA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Branilaca</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Branilaca Sarajeva 15/IV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D39F115" w14:textId="77777777" w:rsidR="00CD3DA0" w:rsidRPr="00CD3DA0" w:rsidRDefault="00CD3DA0" w:rsidP="00CD3DA0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00CD3DA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...65 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tel. 033 218-834, fax 033 218-626 i </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02E2698E" w14:textId="77777777" w:rsidR="00CD3DA0" w:rsidRPr="00CD3DA0" w:rsidRDefault="00CD3DA0" w:rsidP="00CD3DA0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CD3DA0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>062 079 178</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1443F5BD" w14:textId="42F82588" w:rsidR="00CD3DA0" w:rsidRPr="00840712" w:rsidRDefault="00CD3DA0" w:rsidP="00CD3DA0">
             <w:pPr>
               <w:tabs>
@@ -1204,81 +997,56 @@
               </w:rPr>
               <w:t>Aganović Mirza</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7816977F" w14:textId="2DFF286E" w:rsidR="00654783" w:rsidRPr="00840712" w:rsidRDefault="00F955C4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> 160 G</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Džemala Bijedića 160 G</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="15BEDF72" w14:textId="77777777" w:rsidR="00654783" w:rsidRPr="00654783" w:rsidRDefault="00654783" w:rsidP="00654783">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00654783">
               <w:rPr>
@@ -1355,123 +1123,87 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C0590C9" w14:textId="77777777" w:rsidR="007F41F0" w:rsidRPr="001B57BC" w:rsidRDefault="00BA4190">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...23 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Agović Dževad</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C90269E" w14:textId="77777777" w:rsidR="007F41F0" w:rsidRPr="001B57BC" w:rsidRDefault="00572FB4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...23 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Edhema Eke Džubura 31 Ilidža</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61264CB2" w14:textId="77777777" w:rsidR="0046734F" w:rsidRDefault="0046734F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -1546,119 +1278,85 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="63F29900" w14:textId="77777777" w:rsidR="00604BCA" w:rsidRDefault="00604BCA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Mirza </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ališah Mirza </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6CE48E62" w14:textId="77777777" w:rsidR="00604BCA" w:rsidRDefault="00604BCA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> 5</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Kralja Tvrtka 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17372955" w14:textId="77777777" w:rsidR="00604BCA" w:rsidRPr="00604BCA" w:rsidRDefault="00F743E7" w:rsidP="00604BCA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1741,124 +1439,87 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="741F1CD2" w14:textId="2CF66F6B" w:rsidR="00013E74" w:rsidRDefault="00013E74">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Nidal</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Arifagić Nidal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="68A1AA69" w14:textId="051D604E" w:rsidR="00013E74" w:rsidRPr="00013E74" w:rsidRDefault="00013E74">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00013E74">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Zmaja</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> 7</w:t>
+              <w:t>Zmaja od Bosne 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="051D1F3D" w14:textId="77777777" w:rsidR="00013E74" w:rsidRPr="00013E74" w:rsidRDefault="00013E74" w:rsidP="00013E74">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00013E74">
@@ -1976,81 +1637,56 @@
               </w:rPr>
               <w:t>Arnautovic Elma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5A8F41A6" w14:textId="5B4391BF" w:rsidR="00604BCA" w:rsidRDefault="009A4C60">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> BiH 11C</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Armije Republike BiH 11C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="44D66A8D" w14:textId="77777777" w:rsidR="00604BCA" w:rsidRPr="00604BCA" w:rsidRDefault="00604BCA" w:rsidP="00604BCA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00604BCA">
               <w:rPr>
@@ -2158,65 +1794,56 @@
               </w:rPr>
               <w:t>Babić Lejla</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="593CED7D" w14:textId="6859D9D0" w:rsidR="00875541" w:rsidRDefault="00875541">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Jadranska 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="451FCE47" w14:textId="77777777" w:rsidR="00875541" w:rsidRPr="00875541" w:rsidRDefault="00875541" w:rsidP="00875541">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00875541">
@@ -2309,110 +1936,85 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F685EE5" w14:textId="77777777" w:rsidR="00604BCA" w:rsidRDefault="00604BCA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Adi</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Bahtović Adi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="420D6CC1" w14:textId="77777777" w:rsidR="00604BCA" w:rsidRDefault="00604BCA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Kemal </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 4</w:t>
+              <w:t>Kemal Begova 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="181201BB" w14:textId="77777777" w:rsidR="00604BCA" w:rsidRPr="00604BCA" w:rsidRDefault="00F743E7" w:rsidP="00604BCA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2514,75 +2116,57 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="32780566" w14:textId="27F8EDAE" w:rsidR="00BB5945" w:rsidRDefault="00BB5945">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...23 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Bakšić Edin, Ilijaš</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4173D7DF" w14:textId="13C2F1AC" w:rsidR="00BB5945" w:rsidRPr="00BB5945" w:rsidRDefault="00BB5945">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB5945">
               <w:rPr>
@@ -2717,124 +2301,87 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1413614D" w14:textId="2D563582" w:rsidR="00631CE5" w:rsidRDefault="00631CE5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t>. Bandović Sanjin</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Dr.sci. Bandović Sanjin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="468891C0" w14:textId="12B95328" w:rsidR="00631CE5" w:rsidRPr="00B0357B" w:rsidRDefault="00B0357B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B0357B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Džemala</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> 279 H</w:t>
+              <w:t>Džemala Bijedića 279 H</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7DA7AC4C" w14:textId="1535ECF4" w:rsidR="00631CE5" w:rsidRDefault="009A2A0D" w:rsidP="00631CE5">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
@@ -3057,144 +2604,88 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17F7A281" w14:textId="77777777" w:rsidR="00604BCA" w:rsidRDefault="00604BCA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...23 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Beća Nedžad</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1221EBDC" w14:textId="505BD169" w:rsidR="00604BCA" w:rsidRPr="00035380" w:rsidRDefault="00035380">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00035380">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Džemala</w:t>
-[...37 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Džemala Bijedića 160 K/priz</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="731AF405" w14:textId="77777777" w:rsidR="0097166F" w:rsidRPr="0097166F" w:rsidRDefault="0097166F" w:rsidP="0097166F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0097166F">
               <w:rPr>
@@ -3271,110 +2762,85 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61CF94D0" w14:textId="77777777" w:rsidR="000F6EF9" w:rsidRDefault="000F6EF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Nermina</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Bećirbašić Nermina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="738CE62C" w14:textId="77777777" w:rsidR="000F6EF9" w:rsidRDefault="000F6EF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Antuna Branka </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 29</w:t>
+              <w:t>Antuna Branka Šimića 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7F67146D" w14:textId="559E3498" w:rsidR="000F6EF9" w:rsidRPr="000F6EF9" w:rsidRDefault="00F743E7" w:rsidP="000F6EF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3470,98 +2936,80 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3E679DA2" w14:textId="77777777" w:rsidR="000F6EF9" w:rsidRDefault="000F6EF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Bećirović </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Bećirović Džemail</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="28171B62" w14:textId="77777777" w:rsidR="000F6EF9" w:rsidRDefault="000F6EF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 9</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Odobašina 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="198235AD" w14:textId="77777777" w:rsidR="000F6EF9" w:rsidRPr="000F6EF9" w:rsidRDefault="00F743E7" w:rsidP="000F6EF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3637,67 +3085,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1520B2BA" w14:textId="77777777" w:rsidR="008F5BBF" w:rsidRDefault="008F5BBF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Beganović-</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Aida</w:t>
+              <w:t>Beganović-Handanagić Aida</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2275370E" w14:textId="77777777" w:rsidR="008F5BBF" w:rsidRDefault="008F5BBF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3888,137 +3320,94 @@
               </w:rPr>
               <w:t>Beganović Memić Mersiha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="23262B2D" w14:textId="77777777" w:rsidR="000F6EF9" w:rsidRPr="000F6EF9" w:rsidRDefault="000F6EF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000F6EF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Bajrama</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Bajrama Zenunija 4/III</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A5320DD" w14:textId="77777777" w:rsidR="000F6EF9" w:rsidRPr="000F6EF9" w:rsidRDefault="000F6EF9" w:rsidP="000F6EF9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="000F6EF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...33 lines deleted...]
-              </w:tabs>
+              <w:t>061 777-144</w:t>
+            </w:r>
+            <w:r w:rsidR="00F743E7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
-            </w:pPr>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">/fax </w:t>
+              <w:t xml:space="preserve">, lel/fax </w:t>
             </w:r>
             <w:r w:rsidRPr="000F6EF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> 450-010</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="322064A6" w14:textId="77777777" w:rsidR="000F6EF9" w:rsidRDefault="000F6EF9" w:rsidP="000F6EF9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000F6EF9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
               </w:rPr>
@@ -4078,150 +3467,109 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="74836A65" w14:textId="77777777" w:rsidR="00283A14" w:rsidRDefault="00283A14">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Beganović - </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Mirsada</w:t>
+              <w:t>Beganović - Žutić Mirsada</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="70959DC6" w14:textId="77777777" w:rsidR="00283A14" w:rsidRDefault="00283A14">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Radićeva 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="36D2A326" w14:textId="77777777" w:rsidR="00283A14" w:rsidRDefault="00283A14">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">061 490-399, </w:t>
-[...15 lines deleted...]
-              <w:t>/fax 219-225</w:t>
+              <w:t>061 490-399, tel/fax 219-225</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49C9CA23" w14:textId="77777777" w:rsidR="00283A14" w:rsidRDefault="00283A14">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r w:rsidRPr="00C005CE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
@@ -4268,119 +3616,85 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2BD4FC20" w14:textId="601BB39C" w:rsidR="00634FF3" w:rsidRDefault="00634FF3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Damir</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Beglerović Damir</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="24D92B06" w14:textId="31E15FD1" w:rsidR="00634FF3" w:rsidRDefault="001F5AB2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> 12</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Branilaca Sarajeva 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C68A983" w14:textId="77777777" w:rsidR="00634FF3" w:rsidRPr="00634FF3" w:rsidRDefault="00634FF3" w:rsidP="00634FF3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00634FF3">
@@ -4491,67 +3805,57 @@
               <w:t>Begović Alena</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C1AD6F5" w14:textId="0BABAEFE" w:rsidR="00D34756" w:rsidRPr="00D34756" w:rsidRDefault="00D34756">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D34756">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Skenderpašina</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> 16</w:t>
+              <w:t>Skenderpašina 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0F1A3D0E" w14:textId="77777777" w:rsidR="00D34756" w:rsidRPr="00D34756" w:rsidRDefault="00D34756" w:rsidP="00D34756">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D34756">
@@ -4663,85 +3967,57 @@
               <w:t>Bešić Mustafa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E50A9E5" w14:textId="77777777" w:rsidR="002405F6" w:rsidRPr="002405F6" w:rsidRDefault="002405F6" w:rsidP="002405F6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="002405F6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Fetaha</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> 29</w:t>
+              <w:t>Fetaha Berćirbegovića 29</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2823787F" w14:textId="77777777" w:rsidR="00B22F68" w:rsidRPr="002405F6" w:rsidRDefault="00B22F68">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -4871,106 +4147,87 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4EE03B97" w14:textId="528092AE" w:rsidR="00D45DB0" w:rsidRDefault="00D45DB0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Alma</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Biberović Alma</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B5AF982" w14:textId="324058B5" w:rsidR="00D45DB0" w:rsidRPr="002405F6" w:rsidRDefault="00C87902" w:rsidP="002405F6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 3</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Jadranska 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6BDA1E32" w14:textId="77777777" w:rsidR="00D45DB0" w:rsidRPr="00D45DB0" w:rsidRDefault="00D45DB0" w:rsidP="00D45DB0">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
@@ -5099,112 +4356,86 @@
               <w:t>Biser Adnan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="512E7667" w14:textId="0A611717" w:rsidR="00F12CE1" w:rsidRPr="00D622E2" w:rsidRDefault="00D622E2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D622E2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Pruščakova</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> 2</w:t>
+              <w:t>Pruščakova 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E8129CD" w14:textId="77777777" w:rsidR="00F12CE1" w:rsidRDefault="00F12CE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">061 211-838, </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 261-500, fax 261-501</w:t>
+              <w:t>061 211-838, tel 261-500, fax 261-501</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C2D9C40" w14:textId="77777777" w:rsidR="00F12CE1" w:rsidRDefault="00F12CE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r w:rsidRPr="00AA2BBA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
@@ -5251,112 +4482,85 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6232A7EC" w14:textId="77777777" w:rsidR="00AF38FE" w:rsidRDefault="00AF38FE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...23 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Bijedić Ilvana</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C6102F1" w14:textId="24BB2F11" w:rsidR="00AF38FE" w:rsidRDefault="00AF38FE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Radićeva 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40BABB35" w14:textId="77777777" w:rsidR="00AF38FE" w:rsidRPr="00AF38FE" w:rsidRDefault="00AF38FE" w:rsidP="00AF38FE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF38FE">
               <w:rPr>
@@ -5459,98 +4663,80 @@
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DE4FBCC" w14:textId="77777777" w:rsidR="007F41F0" w:rsidRPr="001B57BC" w:rsidRDefault="00BA4190">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Borovac Omer</w:t>
             </w:r>
             <w:r w:rsidR="0046734F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>, Goražde</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="549CB52D" w14:textId="77777777" w:rsidR="007F41F0" w:rsidRPr="001B57BC" w:rsidRDefault="006A67A5">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 5A</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Višegradska 5A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1ADF57B1" w14:textId="77777777" w:rsidR="007F41F0" w:rsidRDefault="0046734F" w:rsidP="00BA4190">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -5598,136 +4784,100 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="26FD9B82" w14:textId="114EA223" w:rsidR="00AF38FE" w:rsidRDefault="00AF38FE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Botonjić </w:t>
+            </w:r>
             <w:r w:rsidR="00A757D6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Goronja</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Goronja </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Emina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6A438C50" w14:textId="11E091ED" w:rsidR="00AF38FE" w:rsidRPr="00F955C4" w:rsidRDefault="00F955C4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F955C4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Hadži Idrizova </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> 20</w:t>
+              <w:t>Hadži Idrizova broj 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3C6ABAD8" w14:textId="77777777" w:rsidR="00E26E0C" w:rsidRPr="00A81D77" w:rsidRDefault="00E26E0C" w:rsidP="00E26E0C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A81D77">
               <w:rPr>
@@ -5799,65 +4949,56 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0313D3B0" w14:textId="2CA4AB43" w:rsidR="00D43588" w:rsidRDefault="00D43588">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Mirsad</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Crnovršanin Mirsad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2AACB5C5" w14:textId="5CA928B3" w:rsidR="00D43588" w:rsidRDefault="00D43588">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -5967,164 +5108,114 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="18647B67" w14:textId="77777777" w:rsidR="00751E51" w:rsidRDefault="00751E51">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Aleksandar</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Čabrilo Aleksandar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61DEECF1" w14:textId="173F7F35" w:rsidR="00751E51" w:rsidRDefault="00635C75">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> 15</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Obala Kulina bana 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4034C12D" w14:textId="77777777" w:rsidR="0004390D" w:rsidRPr="0004390D" w:rsidRDefault="00F743E7" w:rsidP="0004390D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">065 936 936, </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">/fax </w:t>
+              <w:t xml:space="preserve">065 936 936, tel/fax </w:t>
             </w:r>
             <w:r w:rsidR="0004390D" w:rsidRPr="0004390D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> 846-709</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42E3BD34" w14:textId="77777777" w:rsidR="0004390D" w:rsidRDefault="0004390D" w:rsidP="0004390D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0004390D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
@@ -6207,65 +5298,56 @@
               </w:rPr>
               <w:t>Čagalj Edina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C97E96F" w14:textId="77777777" w:rsidR="007F41F0" w:rsidRPr="001B57BC" w:rsidRDefault="0046734F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 6/II</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Ćemaluša 6/II</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0AE315ED" w14:textId="77777777" w:rsidR="007F41F0" w:rsidRDefault="0046734F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -6370,65 +5452,56 @@
               </w:rPr>
               <w:t>Čelik Kenan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1882F644" w14:textId="1BC6691A" w:rsidR="00BD016E" w:rsidRDefault="00BD016E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> bb</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Jadranska bb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33E317C7" w14:textId="77777777" w:rsidR="00BD016E" w:rsidRPr="00BD016E" w:rsidRDefault="00BD016E" w:rsidP="00BD016E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD016E">
@@ -6498,150 +5571,116 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D12F6E8" w14:textId="77777777" w:rsidR="007F41F0" w:rsidRPr="001B57BC" w:rsidRDefault="007F41F0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001B57BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Čingić</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Čingić Tarik</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B96F659" w14:textId="77777777" w:rsidR="007F41F0" w:rsidRPr="001B57BC" w:rsidRDefault="007F41F0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="001B57BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> Tarik</w:t>
-[...10 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:t>Jadranska 5/I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B96F659" w14:textId="77777777" w:rsidR="007F41F0" w:rsidRPr="001B57BC" w:rsidRDefault="007F41F0">
-[...9 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w14:paraId="6975ACE4" w14:textId="77777777" w:rsidR="007F41F0" w:rsidRPr="001B57BC" w:rsidRDefault="007F41F0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="001B57BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Jadranska</w:t>
-[...53 lines deleted...]
-              <w:t>/fax 216-803</w:t>
+              <w:t>061 172-102 I tel/fax 216-803</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A9982F4" w14:textId="3D106F52" w:rsidR="00076619" w:rsidRPr="00135FFF" w:rsidRDefault="007F41F0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B57BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r w:rsidR="0003722A" w:rsidRPr="00DA2979">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
@@ -6688,124 +5727,87 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6CA97964" w14:textId="35C9CB17" w:rsidR="006B29F4" w:rsidRPr="001B57BC" w:rsidRDefault="006B29F4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Mia</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Čivić Mia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3CA2D908" w14:textId="53608F90" w:rsidR="006B29F4" w:rsidRPr="006B29F4" w:rsidRDefault="006B29F4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006B29F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Branilaca</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> 20</w:t>
+              <w:t>Branilaca Sarajeva 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="19810773" w14:textId="77777777" w:rsidR="006B29F4" w:rsidRPr="006B29F4" w:rsidRDefault="006B29F4" w:rsidP="006B29F4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006B29F4">
@@ -6924,97 +5926,56 @@
               <w:t>ović Lejla</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3E9616AB" w14:textId="77777777" w:rsidR="007F41F0" w:rsidRPr="00840712" w:rsidRDefault="00E0547A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...45 lines deleted...]
-              <w:t xml:space="preserve"> A IV</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Zmaja od Bosne bb, PC Robot , ulaz A IV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1EF06DD9" w14:textId="77777777" w:rsidR="007F41F0" w:rsidRPr="00840712" w:rsidRDefault="00496D6A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -7098,103 +6059,85 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6B5A6360" w14:textId="77777777" w:rsidR="00BD0253" w:rsidRPr="00840712" w:rsidRDefault="00BD0253">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Muhamed</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Čučak Muhamed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="05A34A6C" w14:textId="77777777" w:rsidR="00BD0253" w:rsidRDefault="00BD0253">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Mejtaš 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="646ABE1D" w14:textId="77777777" w:rsidR="00BD0253" w:rsidRPr="00BD0253" w:rsidRDefault="00BD0253" w:rsidP="00BD0253">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD0253">
               <w:rPr>
@@ -7288,103 +6231,85 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="28CC60A2" w14:textId="77777777" w:rsidR="00F52900" w:rsidRPr="00840712" w:rsidRDefault="00F52900">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Meris</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Ćato Meris</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43A3E079" w14:textId="77777777" w:rsidR="00F52900" w:rsidRDefault="00F52900">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 4</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Maglajska 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="00E74F96" w14:textId="77777777" w:rsidR="00F52900" w:rsidRDefault="00F52900">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -7460,128 +6385,92 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1A967063" w14:textId="77777777" w:rsidR="00783A6C" w:rsidRDefault="006541C3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Dalač</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00783A6C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> Đana</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="18625504" w14:textId="77777777" w:rsidR="006541C3" w:rsidRPr="006541C3" w:rsidRDefault="006541C3" w:rsidP="006541C3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006541C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Mustajbega</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> 1</w:t>
+              <w:t>Mustajbega Fadilpašića 1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F644622" w14:textId="77777777" w:rsidR="00783A6C" w:rsidRDefault="00783A6C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="14E34B5D" w14:textId="77777777" w:rsidR="005B1EEA" w:rsidRPr="005B1EEA" w:rsidRDefault="005B1EEA" w:rsidP="005B1EEA">
@@ -7668,123 +6557,87 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7C4D6836" w14:textId="7BA3CDB8" w:rsidR="00A34AE2" w:rsidRDefault="00A34AE2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...23 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Dedović Dinela</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40A3C944" w14:textId="3D5F5E5F" w:rsidR="00A34AE2" w:rsidRPr="00A34AE2" w:rsidRDefault="00A34AE2" w:rsidP="006541C3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A34AE2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Adema </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> 112</w:t>
+              <w:t>Adema Buće 112</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="27FF41C5" w14:textId="77777777" w:rsidR="00A34AE2" w:rsidRPr="00A34AE2" w:rsidRDefault="00A34AE2" w:rsidP="00A34AE2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A34AE2">
@@ -7870,101 +6723,82 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="066F1F4F" w14:textId="7418E24A" w:rsidR="0034432D" w:rsidRDefault="0034432D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Delić </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Delić Haša</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7010C24F" w14:textId="4CA62488" w:rsidR="0034432D" w:rsidRPr="0034432D" w:rsidRDefault="0034432D" w:rsidP="006541C3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0034432D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Džidžikovac</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> 8</w:t>
+              <w:t>Džidžikovac 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="09916832" w14:textId="77777777" w:rsidR="0034432D" w:rsidRPr="0034432D" w:rsidRDefault="0034432D" w:rsidP="0034432D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0034432D">
@@ -8063,81 +6897,56 @@
               </w:rPr>
               <w:t>Delić Mersiha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5467E24B" w14:textId="552A2485" w:rsidR="00E331AA" w:rsidRPr="00E331AA" w:rsidRDefault="00345FFB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> 9</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Kralja Tvrtka 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="38F891E2" w14:textId="77777777" w:rsidR="00345FFB" w:rsidRPr="00345FFB" w:rsidRDefault="00345FFB" w:rsidP="00345FFB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00345FFB">
@@ -8307,73 +7116,51 @@
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="48DDD06F" w14:textId="7F07B63E" w:rsidR="00E331AA" w:rsidRPr="000158F6" w:rsidRDefault="000158F6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000158F6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="212121"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tina </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> 6</w:t>
+              <w:t>Tina Ujevića 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0BB0C6B4" w14:textId="77777777" w:rsidR="0005600A" w:rsidRPr="0005600A" w:rsidRDefault="0005600A" w:rsidP="0005600A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005600A">
@@ -8528,119 +7315,85 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="23631CA1" w14:textId="77777777" w:rsidR="00D5754C" w:rsidRPr="00D95A41" w:rsidRDefault="000210C0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> Adna</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Dobojlić Ucoglan Adna</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C4E21D5" w14:textId="77777777" w:rsidR="00D5754C" w:rsidRPr="00D95A41" w:rsidRDefault="000210C0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 6</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Šenoina 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C74BDF2" w14:textId="77777777" w:rsidR="00D5754C" w:rsidRDefault="000210C0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -8716,157 +7469,114 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7F60142C" w14:textId="77777777" w:rsidR="004D5EF3" w:rsidRDefault="004D5EF3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...23 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Dupovac Senad, Hadžići</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="23F2D33C" w14:textId="77777777" w:rsidR="004D5EF3" w:rsidRDefault="00107943">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 77</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Hadželi 77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="359E6E9A" w14:textId="77777777" w:rsidR="004D5EF3" w:rsidRDefault="004D5EF3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">061 102-099, </w:t>
-[...15 lines deleted...]
-              <w:t>/fax 423-053</w:t>
+              <w:t>061 102-099, tel/fax 423-053</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A05E091" w14:textId="77777777" w:rsidR="004D5EF3" w:rsidRDefault="004D5EF3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r w:rsidRPr="00C005CE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
@@ -8963,65 +7673,56 @@
               </w:rPr>
               <w:t>Duraković Adela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B495A87" w14:textId="1A022B72" w:rsidR="005A147C" w:rsidRDefault="00060DE0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Jadranska 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5822D724" w14:textId="77777777" w:rsidR="005A147C" w:rsidRDefault="005A147C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -9140,69 +7841,51 @@
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="16C0208A" w14:textId="535641F6" w:rsidR="00797E5A" w:rsidRPr="00D9538D" w:rsidRDefault="00D9538D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D9538D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Fra Anđela </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> 1</w:t>
+              <w:t>Fra Anđela Zvizdovića 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57043991" w14:textId="77777777" w:rsidR="00E47BDF" w:rsidRDefault="00F743E7" w:rsidP="00797E5A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -9326,81 +8009,56 @@
               <w:t>Džafić Enes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31E1ACA2" w14:textId="77777777" w:rsidR="007F41F0" w:rsidRPr="00D95A41" w:rsidRDefault="00D2485E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> 7b</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Kamdije Kreševljakovića 7b</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39A89499" w14:textId="77777777" w:rsidR="007F41F0" w:rsidRPr="00D95A41" w:rsidRDefault="007F41F0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95A41">
@@ -9467,111 +8125,86 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44CC965A" w14:textId="77777777" w:rsidR="007F41F0" w:rsidRPr="001B57BC" w:rsidRDefault="007F41F0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001B57BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Džandžanović</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Džandžanović Hamid</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77B0C6F8" w14:textId="77777777" w:rsidR="007F41F0" w:rsidRPr="001B57BC" w:rsidRDefault="007F41F0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="001B57BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> Hamid</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve"> 18</w:t>
+              <w:t>Miss Irbi 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="53CE14D9" w14:textId="77777777" w:rsidR="007F41F0" w:rsidRPr="001B57BC" w:rsidRDefault="007F41F0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B57BC">
               <w:rPr>
@@ -9699,128 +8332,85 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5FA5D9D1" w14:textId="381ABBA1" w:rsidR="00523E79" w:rsidRPr="001B57BC" w:rsidRDefault="00523E79">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...23 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Đerzić Dženana</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="78A1FD64" w14:textId="276F45C6" w:rsidR="00523E79" w:rsidRPr="001B57BC" w:rsidRDefault="00523E79">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> 47</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Branilaca Sarajeva 47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="72D48814" w14:textId="77777777" w:rsidR="00523E79" w:rsidRPr="00523E79" w:rsidRDefault="00523E79" w:rsidP="00523E79">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00523E79">
@@ -9899,132 +8489,87 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="239B4D55" w14:textId="77777777" w:rsidR="0015707D" w:rsidRPr="001B57BC" w:rsidRDefault="0015707D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Admir</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Đulić Admir</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17F28E72" w14:textId="1723CB8B" w:rsidR="0015707D" w:rsidRPr="00120A78" w:rsidRDefault="00120A78">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00120A78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Mehmed-</w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> 15</w:t>
+              <w:t>Mehmed-paše Sokolovića 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4F4F79B7" w14:textId="77777777" w:rsidR="0015707D" w:rsidRDefault="0015707D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -10134,146 +8679,105 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="032543D0" w14:textId="77777777" w:rsidR="007967DA" w:rsidRPr="007967DA" w:rsidRDefault="007967DA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007967DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Fra Anđela </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 4</w:t>
+              <w:t>Fra Anđela Zvizdovića 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47A72494" w14:textId="77777777" w:rsidR="007967DA" w:rsidRPr="007967DA" w:rsidRDefault="00F743E7" w:rsidP="007967DA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">061 019-339, </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">/fax </w:t>
+              <w:t xml:space="preserve">061 019-339, tel/fax </w:t>
             </w:r>
             <w:r w:rsidR="007967DA" w:rsidRPr="007967DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> 222-888, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72332D70" w14:textId="77777777" w:rsidR="007967DA" w:rsidRPr="007967DA" w:rsidRDefault="00F743E7" w:rsidP="007967DA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">tel </w:t>
             </w:r>
             <w:r w:rsidR="007967DA" w:rsidRPr="007967DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> 222-777 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="30631335" w14:textId="490147CD" w:rsidR="007967DA" w:rsidRDefault="007967DA" w:rsidP="007967DA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007967DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
@@ -10350,123 +8854,86 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="028D21B9" w14:textId="77777777" w:rsidR="007967DA" w:rsidRDefault="007967DA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Mirela Lejla</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Eminović Mirela Lejla</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7B5362C9" w14:textId="1485D518" w:rsidR="007967DA" w:rsidRPr="007967DA" w:rsidRDefault="00EF575F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...33 lines deleted...]
-              <w:t xml:space="preserve"> 47/IV</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Branilaca Sarajeva 47/IV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4901BC25" w14:textId="77777777" w:rsidR="007967DA" w:rsidRPr="007967DA" w:rsidRDefault="007967DA" w:rsidP="007967DA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007967DA">
               <w:rPr>
@@ -10593,126 +9060,85 @@
               </w:rPr>
               <w:t>Fejzić Ahmed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="354B3406" w14:textId="77777777" w:rsidR="007F41F0" w:rsidRPr="001B57BC" w:rsidRDefault="007F41F0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> 26</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Zmaja od Bosne 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="211794A9" w14:textId="77777777" w:rsidR="007F41F0" w:rsidRDefault="007F41F0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Tel/fax 653-330 </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 061 866-066</w:t>
+              <w:t>Tel/fax 653-330 i 061 866-066</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48181C17" w14:textId="77777777" w:rsidR="007F41F0" w:rsidRDefault="007F41F0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r w:rsidRPr="00994DF9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>ahmed_fejzic@yahoo.com</w:t>
               </w:r>
             </w:hyperlink>
@@ -10763,129 +9189,86 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53F2C336" w14:textId="77777777" w:rsidR="007F41F0" w:rsidRPr="001B57BC" w:rsidRDefault="007F41F0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001B57BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Feraget</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Feraget Ifet</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2337C5B0" w14:textId="77777777" w:rsidR="007F41F0" w:rsidRPr="001B57BC" w:rsidRDefault="007F41F0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="001B57BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve"> 35/I</w:t>
+              <w:t>Branilaca Sarajeva 35/I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2DA7A6F6" w14:textId="77777777" w:rsidR="007F41F0" w:rsidRPr="001B57BC" w:rsidRDefault="007F41F0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B57BC">
@@ -10982,110 +9365,85 @@
               </w:rPr>
               <w:t>Filipović Amela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="05EDE5F6" w14:textId="77777777" w:rsidR="00C620AB" w:rsidRDefault="00C620AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 52</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Skenderija 52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="129BBBDA" w14:textId="77777777" w:rsidR="00C620AB" w:rsidRDefault="00C620AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">061 202-299, </w:t>
-[...15 lines deleted...]
-              <w:t>/fax 210-839</w:t>
+              <w:t>061 202-299, tel/fax 210-839</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B82577C" w14:textId="77777777" w:rsidR="00C620AB" w:rsidRDefault="00C620AB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r w:rsidR="00926802" w:rsidRPr="00F30439">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
@@ -11132,119 +9490,85 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="610A8B59" w14:textId="77777777" w:rsidR="00827F6D" w:rsidRDefault="00827F6D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Denisa</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Gačanin Denisa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6C90BA2F" w14:textId="7B9A45E2" w:rsidR="00827F6D" w:rsidRDefault="00C90952">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> 7C</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Hamdije Kreševljakovića 7C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="074389A6" w14:textId="77777777" w:rsidR="00827F6D" w:rsidRPr="00827F6D" w:rsidRDefault="00827F6D" w:rsidP="00827F6D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827F6D">
               <w:rPr>
@@ -11381,180 +9705,136 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3E7E36E8" w14:textId="0D56912B" w:rsidR="009B0255" w:rsidRDefault="009B0255">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Bekir B.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Gavrankapetanović Bekir B.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B0D3634" w14:textId="4F08CF4D" w:rsidR="009B0255" w:rsidRDefault="00A90FA1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> 9</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Obala Kulina bana 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6167E02F" w14:textId="77777777" w:rsidR="009B0255" w:rsidRPr="009B0255" w:rsidRDefault="009B0255" w:rsidP="009B0255">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B0255">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">061 229 475, 061 131-504, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="691066DB" w14:textId="77777777" w:rsidR="009B0255" w:rsidRPr="009B0255" w:rsidRDefault="009B0255" w:rsidP="009B0255">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009B0255">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>tel</w:t>
-[...8 lines deleted...]
-              <w:t>/fax 033 207-205 I</w:t>
+              <w:t>tel/fax 033 207-205 I</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3546BC19" w14:textId="77777777" w:rsidR="009B0255" w:rsidRPr="009B0255" w:rsidRDefault="009B0255" w:rsidP="009B0255">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B0255">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r w:rsidRPr="009B0255">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
@@ -11661,164 +9941,114 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7B91A366" w14:textId="77777777" w:rsidR="007F41F0" w:rsidRPr="00C8706D" w:rsidRDefault="00BA4190">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Bekir</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Gavrankapetanović Bekir</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D367DDD" w14:textId="4D32F5E1" w:rsidR="007F41F0" w:rsidRPr="00C8706D" w:rsidRDefault="00A90FA1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> 9</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Obala Kulina bana 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4E8739DC" w14:textId="77777777" w:rsidR="007F41F0" w:rsidRDefault="0046734F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">061 131-504, </w:t>
-[...15 lines deleted...]
-              <w:t>/fax 207-205</w:t>
+              <w:t>061 131-504, tel/fax 207-205</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="376D9258" w14:textId="77777777" w:rsidR="007B369D" w:rsidRDefault="0046734F" w:rsidP="007B369D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r w:rsidR="007B369D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 </w:rPr>
                 <w:t>info@advokatbih.com</w:t>
@@ -11927,128 +10157,85 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E736CBA" w14:textId="77777777" w:rsidR="00CA0BFC" w:rsidRDefault="00CA0BFC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...23 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Gavrankapetanovic Džemila</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5D1F134E" w14:textId="6C0C82B6" w:rsidR="00CA0BFC" w:rsidRDefault="00A90FA1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> 9</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Obala Kulina bana 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C347B5E" w14:textId="77777777" w:rsidR="00960A95" w:rsidRPr="00960A95" w:rsidRDefault="00F743E7" w:rsidP="00960A95">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -12198,110 +10385,85 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A40399F" w14:textId="77777777" w:rsidR="00960A95" w:rsidRDefault="00960A95">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Emir</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Gazic Emir</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7CEF52F0" w14:textId="77777777" w:rsidR="00960A95" w:rsidRDefault="00960A95">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Mehmeda </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 10</w:t>
+              <w:t>Mehmeda Spahe 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="044DBAA6" w14:textId="77777777" w:rsidR="00960A95" w:rsidRPr="00960A95" w:rsidRDefault="00960A95" w:rsidP="00960A95">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00960A95">
               <w:rPr>
@@ -12377,106 +10539,87 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="02080B9B" w14:textId="77777777" w:rsidR="0039702E" w:rsidRDefault="0039702E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Sunčica</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Glamočlija Sunčica</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="09B1DDCD" w14:textId="4C44B574" w:rsidR="0039702E" w:rsidRPr="00EC5361" w:rsidRDefault="00EC5361">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00EC5361">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Bolnička</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> 16</w:t>
+              <w:t>Bolnička 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0796C690" w14:textId="7C5F1C23" w:rsidR="0039702E" w:rsidRDefault="0039702E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -12581,81 +10724,56 @@
               </w:rPr>
               <w:t>Gurda Amra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1666E741" w14:textId="77777777" w:rsidR="00F12CE1" w:rsidRPr="001B57BC" w:rsidRDefault="00F12CE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> 3/pr</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Merhemića trg 3/pr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="04C26A54" w14:textId="77777777" w:rsidR="00F12CE1" w:rsidRDefault="00F12CE1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -12765,106 +10883,81 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12FA53D7" w14:textId="77777777" w:rsidR="00351F08" w:rsidRDefault="00351F08">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Mis </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 22</w:t>
+              <w:t>Mis Irbina 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="286F2BAF" w14:textId="77777777" w:rsidR="00351F08" w:rsidRPr="00351F08" w:rsidRDefault="00351F08" w:rsidP="00351F08">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00351F08">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">061 344-442, </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>061 344-442, tel</w:t>
+            </w:r>
             <w:r w:rsidR="00F743E7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">/fax </w:t>
             </w:r>
             <w:r w:rsidRPr="00351F08">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> 213-433</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BEBA47A" w14:textId="77777777" w:rsidR="00351F08" w:rsidRPr="00351F08" w:rsidRDefault="00351F08" w:rsidP="00351F08">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
@@ -12930,160 +11023,110 @@
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="785885E8" w14:textId="77777777" w:rsidR="007F41F0" w:rsidRPr="00840712" w:rsidRDefault="007F41F0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00840712">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Hasanagić-</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Hasanagić-Milaimi Džema</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="771615B5" w14:textId="77777777" w:rsidR="007F41F0" w:rsidRPr="00840712" w:rsidRDefault="007F41F0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00840712">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Milaimi</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Sarači 77</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="254BA77C" w14:textId="77777777" w:rsidR="007F41F0" w:rsidRPr="00840712" w:rsidRDefault="007F41F0">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00840712">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...92 lines deleted...]
-              <w:t xml:space="preserve"> 061 199-341</w:t>
+              <w:t>Tel/fax 236-843 i 061 199-341</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6264F4B8" w14:textId="77777777" w:rsidR="007F41F0" w:rsidRPr="00840712" w:rsidRDefault="007F41F0">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A67C9" w:rsidRPr="00840712" w14:paraId="03B81F5A" w14:textId="77777777" w:rsidTr="006E2ADB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -13131,91 +11174,57 @@
               </w:rPr>
               <w:t>Hasanbegović Lela</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C27D73B" w14:textId="7AC61537" w:rsidR="006A67C9" w:rsidRPr="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006A67C9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Safvet</w:t>
-[...33 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Safvet bega Bašagića</w:t>
+            </w:r>
             <w:r w:rsidRPr="006A67C9">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006A67C9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>58</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
@@ -13327,65 +11336,56 @@
               </w:rPr>
               <w:t>Hasanović Edo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40877F00" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00840712" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 48</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Kotromanića 48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="291FFE90" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00DB4E20" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB4E20">
               <w:rPr>
@@ -13451,157 +11451,116 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="58FF94C9" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00C8706D" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Dijana</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Hasić Dijana</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5FFBCEC4" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00C8706D" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Mis </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 22</w:t>
+              <w:t>Mis Irbina 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A3816AF" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">062 758-998, </w:t>
-[...15 lines deleted...]
-              <w:t>/fax 213-433</w:t>
+              <w:t>062 758-998, tel/fax 213-433</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="235ADDCE" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r w:rsidRPr="000A2782">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>dijanahasic@yahoo.com</w:t>
               </w:r>
             </w:hyperlink>
@@ -13644,103 +11603,85 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="691BD377" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Amin</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Hasović Amin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6B8C5E62" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> bb</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Jadranska bb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="030DD3DC" w14:textId="024D2EFB" w:rsidR="006A67C9" w:rsidRPr="00207E3B" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00207E3B">
               <w:rPr>
@@ -13847,65 +11788,56 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="64E134F3" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Aida</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Haznadarević Aida</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2EB93681" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -13919,83 +11851,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="126CBFBE" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">061 170-623 </w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">/fax </w:t>
+              <w:t xml:space="preserve">061 170-623 i tel/fax </w:t>
             </w:r>
             <w:r w:rsidRPr="00BA4595">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> 205-905</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4801ACA6" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00DA22F3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r w:rsidRPr="00DA22F3">
                 <w:rPr>
@@ -14052,132 +11952,103 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0A65C29F" w14:textId="175BDFF5" w:rsidR="004B08CC" w:rsidRDefault="004B08CC" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Hajrudin</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Hidović Hajrudin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7CE7FF36" w14:textId="78F59144" w:rsidR="004B08CC" w:rsidRPr="004B08CC" w:rsidRDefault="004B08CC" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004B08CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Hamdije</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">Hamdije </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>K</w:t>
+            </w:r>
             <w:r w:rsidRPr="004B08CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> 40</w:t>
+              <w:t>reševljakovića 40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7C99204F" w14:textId="77777777" w:rsidR="004B08CC" w:rsidRPr="004B08CC" w:rsidRDefault="004B08CC" w:rsidP="004B08CC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B08CC">
@@ -14287,65 +12158,56 @@
               </w:rPr>
               <w:t>Hodžić Dino</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7B436B19" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="001B57BC" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 25</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Grbavička 25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6470A879" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -14428,104 +12290,86 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3BE6C058" w14:textId="1112737E" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Amer</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Homarac Amer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E6DBF52" w14:textId="7964312B" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Ibrahima Ljubovića 6 </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Ibrahima Ljubovića 6 Ilidža</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="18B20A06" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00C75419" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C75419">
               <w:rPr>
@@ -14600,104 +12444,86 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="29715D1B" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="001B57BC" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Dženita</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Homarac Dženita</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7D0D8F2D" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="001B57BC" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Ibrahima Ljubovića 6 </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Ibrahima Ljubovića 6 Ilidža</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5413C452" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00C75419" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C75419">
               <w:rPr>
@@ -14782,124 +12608,81 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="48EF6862" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="001B57BC" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Hota </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Hota Hajro</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="23846453" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="001B57BC" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...39 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Džemala Bijedića 287. Ilidža</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="29098D22" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -14975,105 +12758,80 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3B22330B" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Hota </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Sabina</w:t>
+              <w:t>Hota Čatović Sabina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A0CF335" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 14</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Šenoina 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4DDAF34C" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -15170,173 +12928,114 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3112CD1C" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...39 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Hrvačić Karačić Galiba</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="39537221" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Kulovića 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="514E365A" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="009A4CD7" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">061 229-851, </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">/fax </w:t>
+              <w:t xml:space="preserve">061 229-851, tel/fax </w:t>
             </w:r>
             <w:r w:rsidRPr="009A4CD7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>222-924</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4087F6C8" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="009A4CD7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r w:rsidRPr="009A4CD7">
                 <w:rPr>
@@ -15397,133 +13096,99 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5059ACF1" w14:textId="011B773C" w:rsidR="00013252" w:rsidRDefault="00013252" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Hu</w:t>
             </w:r>
             <w:r w:rsidR="00BE3ECE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>j</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>durović</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Ermin</w:t>
+              <w:t>durović Ermin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B4C73D8" w14:textId="5233DD5B" w:rsidR="00013252" w:rsidRDefault="00013252" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> 16/I</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Branilaca Sarajeva 16/I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="22994153" w14:textId="77777777" w:rsidR="00013252" w:rsidRPr="00013252" w:rsidRDefault="00013252" w:rsidP="00013252">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00013252">
@@ -15593,128 +13258,85 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="772F4EC3" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="001B57BC" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...23 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Hujdurović Jasminaka</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6CED8AC5" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="001B57BC" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> 16/I</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Branilaca Sarajeva 16/I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6FF19230" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -15820,85 +13442,57 @@
               <w:t>Ibrahimović Zikreta</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="533F83F6" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00872472" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00872472">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Hamdije</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> 40/II</w:t>
+              <w:t>Hamdije Kreševljakovića 40/II</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6FC46846" w14:textId="26C79F85" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5CE134C6" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="0005072E" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
@@ -16017,65 +13611,56 @@
               <w:t>Ibrišimović Mak</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3B275C3F" w14:textId="4F9115D1" w:rsidR="00B30D5E" w:rsidRPr="00872472" w:rsidRDefault="00B30D5E" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 15/I</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Koševo 15/I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="62135869" w14:textId="77777777" w:rsidR="00B30D5E" w:rsidRPr="00B30D5E" w:rsidRDefault="00B30D5E" w:rsidP="00B30D5E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B30D5E">
@@ -16205,65 +13790,56 @@
               </w:rPr>
               <w:t>Ibrišimović Zlatko</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6F201833" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 15/I</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Koševo 15/I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="06B5BC73" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00BC4061" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC4061">
@@ -16390,65 +13966,56 @@
               </w:rPr>
               <w:t>Imamović Dino</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E469DD5" w14:textId="68A229C7" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 53</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Alipašina 53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4621AC33" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="005F7740" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005F7740">
               <w:rPr>
@@ -16524,110 +14091,85 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7F59C539" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00376BE9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Adi</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Jogić Adi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31F01CCF" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00376BE9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Kemal </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 4</w:t>
+              <w:t>Kemal begova 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="638E09D6" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -16744,65 +14286,56 @@
               </w:rPr>
               <w:t>Junuzović Aida</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35FCB45B" w14:textId="2F5DD841" w:rsidR="00D33D1E" w:rsidRDefault="00D33D1E" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 54</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Skenderija 54</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="11C45F7F" w14:textId="77777777" w:rsidR="00D33D1E" w:rsidRPr="00EF3CB7" w:rsidRDefault="00D33D1E" w:rsidP="00D33D1E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF3CB7">
@@ -16883,120 +14416,86 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C5F56C2" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00D95A41" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Fuad</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Kačapor Fuad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="509039E6" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00D95A41" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr. Mustafe </w:t>
-[...25 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Dr. Mustafe Pintola 25A Ilidža</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="480A1C33" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -17102,111 +14601,86 @@
               <w:t>Kadić Sulejman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="110F2522" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="001B57BC" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001B57BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Jadranska</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Jadranska 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0D104F30" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="001B57BC" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="001B57BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> 1</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">  061 142-901</w:t>
+              <w:t>Tel/fax 215-121 i  061 142-901</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45BAA301" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B57BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r w:rsidRPr="00147E3F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
@@ -17284,110 +14758,85 @@
               <w:t>Kadić Vahidin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="78D535CA" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="001B57BC" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001B57BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Jadranska</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Jadranska 1/pr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="267D8D41" w14:textId="32A056AF" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="001B57BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> 1/pr</w:t>
-[...44 lines deleted...]
-              <w:t xml:space="preserve"> 061-101 098</w:t>
+              <w:t>Tel/fax 222-986 i 061-101 098</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C2A34A4" w14:textId="43BFDD09" w:rsidR="006A67C9" w:rsidRPr="00DF6F4A" w:rsidRDefault="00DF6F4A" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>e-mail</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
@@ -17443,135 +14892,85 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1F2B21E9" w14:textId="2DF5D08F" w:rsidR="006A67C9" w:rsidRPr="001B57BC" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Remzija</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Kadrić Remzija</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="54C0B6EB" w14:textId="2DF7860E" w:rsidR="006A67C9" w:rsidRPr="001B57BC" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...45 lines deleted...]
-              <w:t xml:space="preserve"> 26</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Trg Sarajevske Olimpijade 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1DCAD687" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00F52D4F" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F52D4F">
@@ -17640,128 +15039,85 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="217E3E62" w14:textId="372F363D" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...39 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Kadrić Đerzić Alma, Hadžići</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="032C0C13" w14:textId="29B4C50D" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 118</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Hadželi 118</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="65C69C3C" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="003631B4" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003631B4">
@@ -17844,104 +15200,86 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="09A06901" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="001B57BC" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001B57BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Kaknjašević</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Emir</w:t>
+              <w:t>Kaknjašević Emir</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="69E8F88B" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="001B57BC" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 11A/I</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Kolodvorska 11A/I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2993DAA4" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00EA35E2" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA35E2">
@@ -18213,65 +15551,56 @@
               </w:rPr>
               <w:t>Kapo Rijad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="20D9CA67" w14:textId="592E8153" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Čobanija 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="68242AD0" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="002802C2" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002802C2">
@@ -18369,126 +15698,85 @@
               </w:rPr>
               <w:t>Kapur Kemo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="59838B50" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> 1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Edhema Mulabdića 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="26845587" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00040CFB" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">061 818-819 </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> fax </w:t>
+              <w:t xml:space="preserve">061 818-819 i fax </w:t>
             </w:r>
             <w:r w:rsidRPr="00040CFB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> 232-312</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3DD1F13D" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00040CFB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
@@ -18531,110 +15819,92 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="221A4686" w14:textId="7A6E402F" w:rsidR="007C6B53" w:rsidRDefault="007C6B53" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Rusmir</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Karkin Rusmir</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="65103CF9" w14:textId="590B0C7C" w:rsidR="007C6B53" w:rsidRDefault="00660458" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Ć</w:t>
             </w:r>
             <w:r w:rsidR="007C6B53">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>emaluša</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> 1/II</w:t>
+              <w:t>emaluša 1/II</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="48CB36C6" w14:textId="77777777" w:rsidR="007C6B53" w:rsidRPr="007C6B53" w:rsidRDefault="007C6B53" w:rsidP="007C6B53">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007C6B53">
@@ -18746,65 +16016,56 @@
               <w:t>Katica Damir</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54F7D154" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00376BE9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00376BE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Jadranska</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> bb/pr</w:t>
+              <w:t>Jadranska bb/pr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42265B08" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00376BE9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00376BE9">
@@ -18952,75 +16213,68 @@
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Kočo Damir</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="477EFA41" w14:textId="03B2F61E" w:rsidR="006A67C9" w:rsidRPr="00376BE9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> 1</w:t>
+          <w:p w14:paraId="477EFA41" w14:textId="139923B1" w:rsidR="006A67C9" w:rsidRPr="0027015A" w:rsidRDefault="0027015A" w:rsidP="006A67C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0027015A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Kolodvorska 11a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D536EEB" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00A97462" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -19126,67 +16380,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E5329D8" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="004E36F9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E36F9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Vladislava </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 10</w:t>
+              <w:t>Vladislava Skarića 10</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77791716" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00A97462" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7B779C1A" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="004E36F9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
@@ -19262,164 +16500,114 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5D1F2400" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00C8706D" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Damir</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Koldžo Damir</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0EB4EFB7" w14:textId="7F7B031B" w:rsidR="006A67C9" w:rsidRPr="00C8706D" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> 9</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Obala Kulina bana 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4E5CFF8B" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">061 131-504, </w:t>
-[...15 lines deleted...]
-              <w:t>/fax 207-205</w:t>
+              <w:t>061 131-504, tel/fax 207-205</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60C45CF3" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r w:rsidRPr="00AA2BBA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
@@ -19495,67 +16683,57 @@
               </w:rPr>
               <w:t>Kopić Adel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="546857C4" w14:textId="214EA6C9" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Tita 48</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Mašala Tita 48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="20A14D76" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00722259" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00722259">
@@ -19634,124 +16812,87 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="59FC784F" w14:textId="645C9997" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Emir</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Kosovac Emir</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="45A05114" w14:textId="2F70C608" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...33 lines deleted...]
-              <w:t xml:space="preserve"> 101</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Muhameda ef.Panđe 101</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="371DA377" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00B15D98" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15D98">
@@ -19863,67 +17004,57 @@
               <w:t>Kovač Mirna</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0988B541" w14:textId="5C29026A" w:rsidR="00FE306C" w:rsidRPr="00FE306C" w:rsidRDefault="00FE306C" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FE306C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Alipašina</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> 17/II</w:t>
+              <w:t>Alipašina 17/II</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="09C5FE02" w14:textId="77777777" w:rsidR="00FE306C" w:rsidRPr="00FE306C" w:rsidRDefault="00FE306C" w:rsidP="00FE306C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE306C">
@@ -20033,116 +17164,88 @@
               <w:t>Kovač Mirza</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3A997B31" w14:textId="3199ADC7" w:rsidR="00FE306C" w:rsidRDefault="00FE306C" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00FE306C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Alipašina</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Alipašina 17/II</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="304078EB" w14:textId="77777777" w:rsidR="00FE306C" w:rsidRPr="00FE306C" w:rsidRDefault="00FE306C" w:rsidP="00FE306C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00FE306C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> 17/II</w:t>
-[...48 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Tel/fax 033 209-853 i </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="346B8DF0" w14:textId="77777777" w:rsidR="00FE306C" w:rsidRPr="00FE306C" w:rsidRDefault="00FE306C" w:rsidP="00FE306C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE306C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>061 211-478</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D17E344" w14:textId="1D30FD5E" w:rsidR="00FE306C" w:rsidRPr="00B15D98" w:rsidRDefault="00FE306C" w:rsidP="00FE306C">
             <w:pPr>
               <w:tabs>
@@ -20206,181 +17309,111 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="164EDADF" w14:textId="3E146BC2" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Kramar </w:t>
-[...25 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Kramar Bajkuša Dragana, Ilidža</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6A2F5342" w14:textId="32E88B7B" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 2</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Tvornička 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E3BBEAF" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00D20652" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D20652">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">061 142-772, </w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> 033 621-275</w:t>
+              <w:t>061 142-772, i tel 033 621-275</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="750F009C" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00D20652" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D20652">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r w:rsidRPr="00D20652">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
@@ -20460,126 +17493,85 @@
               </w:rPr>
               <w:t>Kukić Emir</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1334EC20" w14:textId="3C581E0E" w:rsidR="006A67C9" w:rsidRPr="00D95A41" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> 9</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Obala Kulina bana 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="70533195" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">061 252-998, </w:t>
-[...15 lines deleted...]
-              <w:t>/fax 207-205</w:t>
+              <w:t>061 252-998, tel/fax 207-205</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42A2168B" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r w:rsidRPr="00AA2BBA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
@@ -20626,113 +17618,95 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="580DE329" w14:textId="7BD1F09F" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005C2931">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>dr.iur.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Kurtović</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Anel</w:t>
+              <w:t>Kurtović Anel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="27D0718A" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Tita 56</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Maršala Tita 56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="02A08637" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -20745,253 +17719,272 @@
           <w:p w14:paraId="6CAD7361" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>e-mail</w:t>
             </w:r>
             <w:r w:rsidRPr="005C2931">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AC73F3E" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
+          <w:p w14:paraId="3BBACF86" w14:textId="22A6CCC2" w:rsidR="006A67C9" w:rsidRPr="003D1C9F" w:rsidRDefault="003D1C9F" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="005C2931">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r w:rsidRPr="003D1C9F">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>anel@kurtovic.ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="006A67C9" w:rsidRPr="003D1C9F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>advokatanelkurtovic@gmail</w:t>
-[...23 lines deleted...]
-              <w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A7CDCEC" w14:textId="740A0697" w:rsidR="003D1C9F" w:rsidRPr="00555848" w:rsidRDefault="003D1C9F" w:rsidP="006A67C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B0833">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="222222"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t> </w:t>
-            </w:r>
+              <w:t>web</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001B0833">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="222222"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:color w:val="222222"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r w:rsidRPr="003D1C9F">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                </w:rPr>
+                <w:t>www.kurtovic.ba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A67C9" w:rsidRPr="00D95A41" w14:paraId="69453879" w14:textId="77777777" w:rsidTr="00BA4190">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="069674EF" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00D95A41" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5510A72D" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Aldin</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Lejlić Aldin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7AEA4595" w14:textId="779B14D4" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 29</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Logavina 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="087C55FA" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 349-925</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24FAFA37" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r w:rsidRPr="00C005CE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>aldin.lejlic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4B5DD1C4" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A67C9" w:rsidRPr="00C8706D" w14:paraId="7027352F" w14:textId="77777777" w:rsidTr="006E2ADB">
         <w:tc>
@@ -21023,154 +18016,129 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B144B9E" w14:textId="73B83A2D" w:rsidR="006A67C9" w:rsidRPr="00C8706D" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Loga </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Anja</w:t>
+              <w:t>Loga Remić Anja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="74A5A3B1" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00C8706D" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Kulina Bana 5</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Obala Kulina Bana 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1185BF74" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax838-331, 063 911-988</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="530E8C3F" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00C8706D" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r w:rsidRPr="00E316C3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>anjaloga@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A67C9" w:rsidRPr="00C8706D" w14:paraId="65D335A5" w14:textId="77777777" w:rsidTr="006E2ADB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B304649" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00C8706D" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
@@ -21187,194 +18155,153 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="76051BE2" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00C8706D" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8706D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Ljubović</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Ljubović-Aganović Behija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3D0BA43D" w14:textId="06CF73DF" w:rsidR="006A67C9" w:rsidRPr="00C8706D" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Kemal Begova 6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02A88ACF" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00C8706D" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00C8706D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>-Aganović Behija</w:t>
-[...59 lines deleted...]
-          <w:p w14:paraId="02A88ACF" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00C8706D" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
+              <w:t xml:space="preserve">Tel. 204-648, fax 922-560, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16E1E817" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00C8706D" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8706D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Tel. 204-648, fax 922-560, </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="16E1E817" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00C8706D" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
+              <w:t xml:space="preserve">061 377-305 i </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7391795F" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00C8706D" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8706D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">061 377-305 </w:t>
-[...32 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r w:rsidRPr="00C8706D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>aganzlat@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="2EEA1924" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00C8706D" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A67C9" w:rsidRPr="00C8706D" w14:paraId="6FBED336" w14:textId="77777777" w:rsidTr="006E2ADB">
         <w:tc>
@@ -21430,81 +18357,56 @@
               </w:rPr>
               <w:t>Mahmutović Lejla</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47144B69" w14:textId="5FDD9555" w:rsidR="006A67C9" w:rsidRPr="00C8706D" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> 34</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Envera Šehovića 34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="52B6BA44" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="000C0D2E" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C0D2E">
@@ -21513,51 +18415,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>061 521 806</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="47149B1E" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="000C0D2E" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C0D2E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r w:rsidRPr="000C0D2E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>lejla.mahmutovic@icloud.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="709DC5EC" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00C8706D" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00945C0C" w:rsidRPr="00C8706D" w14:paraId="3F5051A5" w14:textId="77777777" w:rsidTr="006E2ADB">
@@ -21615,155 +18517,145 @@
               <w:t>Mamić Kenan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="318461C5" w14:textId="6A9CC6F7" w:rsidR="00945C0C" w:rsidRPr="00945C0C" w:rsidRDefault="00945C0C" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00945C0C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Kulovića</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Kulovića 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44A888E0" w14:textId="77777777" w:rsidR="00945C0C" w:rsidRPr="00945C0C" w:rsidRDefault="00945C0C" w:rsidP="00945C0C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00945C0C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> 7</w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="44A888E0" w14:textId="77777777" w:rsidR="00945C0C" w:rsidRPr="00945C0C" w:rsidRDefault="00945C0C" w:rsidP="00945C0C">
+              <w:t>061 557 397</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1097C521" w14:textId="77777777" w:rsidR="00945C0C" w:rsidRPr="00945C0C" w:rsidRDefault="00945C0C" w:rsidP="00945C0C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00945C0C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>061 557 397</w:t>
-[...18 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="29724EF8" w14:textId="77777777" w:rsidR="00945C0C" w:rsidRPr="00945C0C" w:rsidRDefault="00945C0C" w:rsidP="00945C0C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r w:rsidRPr="00945C0C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>advokatskodrustvomamic.co@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="214C3A9D" w14:textId="77777777" w:rsidR="00945C0C" w:rsidRPr="00945C0C" w:rsidRDefault="00945C0C" w:rsidP="00945C0C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r w:rsidRPr="00945C0C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>kenanmamic.bp@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="3EA79D74" w14:textId="77777777" w:rsidR="00945C0C" w:rsidRPr="000C0D2E" w:rsidRDefault="00945C0C" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -21792,177 +18684,136 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="79EBD38E" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00C8706D" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Sabina</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Mašović Sabina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="671FE558" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00E16281" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E16281">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr. </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Dr. Fetaha Bećirbegovića 1B</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4F9A6C51" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00637B47" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00637B47">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>063 830-710</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3542ED20" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00E16281" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E16281">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Fetaha</w:t>
-[...71 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r w:rsidRPr="00E16281">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokatmasovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="18DBD753" w14:textId="27B739A4" w:rsidR="006A67C9" w:rsidRPr="00C8706D" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A67C9" w:rsidRPr="00C8706D" w14:paraId="1FB96B58" w14:textId="77777777" w:rsidTr="006E2ADB">
         <w:tc>
@@ -21989,182 +18840,148 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="729CBDD1" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00C8706D" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Safet</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Medošević Safet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="022AF3F0" w14:textId="1BFBFE28" w:rsidR="006A67C9" w:rsidRPr="00FA53CC" w:rsidRDefault="007C4503" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 112/II</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Trampina 112/II</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="44DCFF26" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00FA53CC" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">061 019-514, </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">/fax </w:t>
+              <w:t xml:space="preserve">061 019-514, tel/fax </w:t>
             </w:r>
             <w:r w:rsidRPr="00FA53CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> 210-228</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D354127" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00FA53CC" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA53CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>e-mail:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F2B8197" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r w:rsidRPr="00FA53CC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.medosevic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4783A0B7" w14:textId="5064A885" w:rsidR="00D515BF" w:rsidRPr="00C8706D" w:rsidRDefault="00D515BF" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A67C9" w:rsidRPr="00376BE9" w14:paraId="1E2531ED" w14:textId="77777777" w:rsidTr="006E2ADB">
         <w:tc>
@@ -22222,81 +19039,56 @@
               <w:t>Mehić Sabina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="574B48C9" w14:textId="703D59D3" w:rsidR="006A67C9" w:rsidRPr="00376BE9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> 137A, lamella B, sprat I, stan 36</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Džemala Bijedića 137A, lamella B, sprat I, stan 36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E343370" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00376BE9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -22310,51 +19102,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>; 061 823-614</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33A64986" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00376BE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r w:rsidRPr="00376BE9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.mehic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4F02239E" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00376BE9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0D5F5AA5" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00376BE9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
@@ -22391,65 +19183,56 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="56F161E1" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00376BE9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Ajla</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Mehmedagić Ajla</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0544D2C7" w14:textId="3600D696" w:rsidR="006A67C9" w:rsidRDefault="000158F6" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -22483,51 +19266,51 @@
             <w:r w:rsidRPr="006575AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 366-376</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69312CF4" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="006575AF" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006575AF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r w:rsidRPr="006575AF">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>asoticajla@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1E966FD9" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A67C9" w:rsidRPr="001B57BC" w14:paraId="6A7E9E66" w14:textId="77777777" w:rsidTr="006E2ADB">
         <w:tc>
@@ -22590,116 +19373,100 @@
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6DC29F3D" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="001B57BC" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B57BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Mis </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Mis Irbina 22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E63D42E" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="001B57BC" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="001B57BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Irbina</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Tel/fax  213-433, 061 135-002</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36CFCDA4" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="001B57BC" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="001B57BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> 22</w:t>
-[...45 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r w:rsidRPr="001B57BC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>uzus@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="5D10D9C1" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="001B57BC" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A67C9" w:rsidRPr="00840712" w14:paraId="090914CC" w14:textId="77777777" w:rsidTr="006E2ADB">
         <w:tc>
@@ -22731,61 +19498,52 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="05ED62BB" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00840712" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Mešanović </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Mešanović Mersija</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7EF15B6C" w14:textId="145D7B1D" w:rsidR="006A67C9" w:rsidRPr="0015125E" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -22798,93 +19556,77 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C4D46FB" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="0015125E" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0015125E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">062 382-117, 063 555-301, </w:t>
-[...15 lines deleted...]
-              <w:t>/fax 218-062</w:t>
+              <w:t>062 382-117, 063 555-301, te/fax 218-062</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BA8D1B2" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="0034545C" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE154C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>e-mail:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r w:rsidRPr="0034545C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>mersija.mesanovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="66814A37" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00840712" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A67C9" w:rsidRPr="00840712" w14:paraId="44F1BB78" w14:textId="77777777" w:rsidTr="006E2ADB">
         <w:tc>
@@ -22940,116 +19682,107 @@
               </w:rPr>
               <w:t>Mirić Aleksandra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0803BDDA" w14:textId="2B286B08" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 1</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Musala 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2BF32919" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00B673A9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B673A9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>062 561 554</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4647C8C5" w14:textId="28825B3E" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B673A9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r w:rsidRPr="00B673A9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>miric aleksandra@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1296F996" w14:textId="0CF124BF" w:rsidR="006A67C9" w:rsidRPr="0015125E" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A0794" w:rsidRPr="00376BE9" w14:paraId="1E833DA6" w14:textId="77777777" w:rsidTr="006E2ADB">
@@ -23107,138 +19840,110 @@
               <w:t>Mujan Sajra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D23F35F" w14:textId="46706678" w:rsidR="007A0794" w:rsidRPr="007A0794" w:rsidRDefault="007A0794" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="007A0794">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Džemala</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Džemala Bijedića 137 A, Lamela B, I sprat, stan 36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0709E2A1" w14:textId="77777777" w:rsidR="007A0794" w:rsidRPr="007A0794" w:rsidRDefault="007A0794" w:rsidP="007A0794">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007A0794">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>061 529 454, fax 033 652 606</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2147E952" w14:textId="77777777" w:rsidR="007A0794" w:rsidRPr="007A0794" w:rsidRDefault="007A0794" w:rsidP="007A0794">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007A0794">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Bijedića</w:t>
-[...58 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r w:rsidRPr="007A0794">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>advokat.mujan@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="373C472C" w14:textId="77777777" w:rsidR="007A0794" w:rsidRDefault="007A0794" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A67C9" w:rsidRPr="00376BE9" w14:paraId="7E91701A" w14:textId="77777777" w:rsidTr="006E2ADB">
@@ -23267,166 +19972,132 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A1E38B7" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00376BE9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00376BE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Mujčinović</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Mujčinović Amila</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="34728B70" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00376BE9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Skenderija 56</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="295C220D" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00376BE9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00376BE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> Amila</w:t>
-[...61 lines deleted...]
-              </w:rPr>
+              <w:t>061 226-257, tel/fax 223-253</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CE1D4A9" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00376BE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">061 226-257, </w:t>
-[...28 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r w:rsidRPr="00376BE9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>amila.mujcinovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4E9328CF" w14:textId="77777777" w:rsidR="00D515BF" w:rsidRPr="00376BE9" w:rsidRDefault="00D515BF" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A67C9" w:rsidRPr="00376BE9" w14:paraId="7C78B5D3" w14:textId="77777777" w:rsidTr="006E2ADB">
         <w:tc>
@@ -23454,155 +20125,137 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40CEE292" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00376BE9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00376BE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Mulalić</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Mulalić Nermin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD6D733" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00376BE9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Dolina 5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C0AA966" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00376BE9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00376BE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> Nermin</w:t>
-[...49 lines deleted...]
-              <w:rPr>
+              <w:t>061 204-858, 222-777, fax 222-888</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2011A126" w14:textId="58D20BA2" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00376BE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>061 204-858, 222-777, fax 222-888</w:t>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+              <w:t xml:space="preserve">i e-mail: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r w:rsidRPr="00147E3F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>nmulalic@aim.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0D152517" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5F5FE247" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00376BE9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
@@ -23645,166 +20298,148 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4F4F3F1B" w14:textId="3000725D" w:rsidR="009A231E" w:rsidRPr="00376BE9" w:rsidRDefault="009A231E" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Muminović Aida, </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Muminović Aida, Hadžići</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E34DFF4" w14:textId="09823B16" w:rsidR="009A231E" w:rsidRPr="009A231E" w:rsidRDefault="009A231E" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009A231E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Hadželi</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Hadželi 135A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47751569" w14:textId="77777777" w:rsidR="009A231E" w:rsidRPr="009A231E" w:rsidRDefault="009A231E" w:rsidP="009A231E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="009A231E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> 135A</w:t>
-[...21 lines deleted...]
-                <w:bCs/>
+              <w:t>061 248 659</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3366CF74" w14:textId="77777777" w:rsidR="00321131" w:rsidRDefault="009A231E" w:rsidP="00321131">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A231E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>061 248 659</w:t>
-[...18 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-              <w:r w:rsidRPr="009A231E">
+            <w:hyperlink r:id="rId141" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidR="00321131" w:rsidRPr="000D064F">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
+                  <w:color w:val="1155CC"/>
+                  <w:u w:val="single"/>
+                  <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
-                <w:t>a.muminovic@hotmail.com</w:t>
+                <w:t>muminovicad@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="6B93D706" w14:textId="77777777" w:rsidR="009A231E" w:rsidRPr="009A231E" w:rsidRDefault="009A231E" w:rsidP="009A231E">
+          <w:p w14:paraId="6B93D706" w14:textId="0A316864" w:rsidR="009A231E" w:rsidRPr="009A231E" w:rsidRDefault="009A231E" w:rsidP="009A231E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D8051C2" w14:textId="77777777" w:rsidR="009A231E" w:rsidRPr="00376BE9" w:rsidRDefault="009A231E" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A67C9" w:rsidRPr="00C8706D" w14:paraId="7642CCAE" w14:textId="77777777" w:rsidTr="00BA4190">
@@ -23838,166 +20473,109 @@
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D2CE714" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00C8706D" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Muminović </w:t>
-[...25 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Muminović Esad, Goražde</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3EA9E35A" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00C8706D" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Zaima </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 18</w:t>
+              <w:t>Zaima Imamovića 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1683BB8E" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">061 271-405, </w:t>
-[...15 lines deleted...]
-              <w:t>/fax 038 222-165</w:t>
+              <w:t>061 271-405, tel/fax 038 222-165</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56BEF17B" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00C8706D" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A67C9" w:rsidRPr="00C8706D" w14:paraId="6F9F22EB" w14:textId="77777777" w:rsidTr="00BA4190">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -24045,65 +20623,56 @@
               </w:rPr>
               <w:t>Muminović Lejla</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F76BF6E" w14:textId="76DCD71E" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 2A</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Geteova 2A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7A1396EC" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="004C4ED6" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -24115,51 +20684,51 @@
             <w:r w:rsidRPr="004C4ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> 465-686</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C91E36E" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="004C4ED6" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C4ED6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r w:rsidRPr="004C4ED6">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>lejlatutundzic.sa@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="699AB859" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A67C9" w:rsidRPr="00C8706D" w14:paraId="5EE80B19" w14:textId="77777777" w:rsidTr="00BA4190">
         <w:tc>
@@ -24215,65 +20784,56 @@
               </w:rPr>
               <w:t>Music Ines</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C5B8CAA" w14:textId="5D631787" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 17</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Radićeva 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D8A8636" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="005A6D04" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A6D04">
@@ -24289,51 +20849,51 @@
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7B7BDF2B" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="005A6D04">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r w:rsidRPr="005A6D04">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>ines.osmanovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="2F2FFC1F" w14:textId="1DB582BD" w:rsidR="00D515BF" w:rsidRDefault="00D515BF" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A67C9" w:rsidRPr="00C8706D" w14:paraId="35667476" w14:textId="77777777" w:rsidTr="00BA4190">
@@ -24390,144 +20950,126 @@
               </w:rPr>
               <w:t>Mustafić Edis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C911F5E" w14:textId="63875627" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...23 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Stupska bb, Ilidža</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="066D256E" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 744-140, 062 344-001</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="24419CFE" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r w:rsidRPr="00C005CE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>mustaficedis@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="04308050" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r w:rsidRPr="00C005CE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>attoney.mustafic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="53B72DD7" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A67C9" w:rsidRPr="00C8706D" w14:paraId="7FE836F1" w14:textId="77777777" w:rsidTr="00BA4190">
         <w:tc>
@@ -24559,214 +21101,157 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="19AFB700" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Muzurović </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Muzurović Edim</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="050C2C15" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Mis </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 18</w:t>
+              <w:t>Mis Irbina 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3F03D422" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00463942" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">061 140-051 </w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">/fax </w:t>
+              <w:t xml:space="preserve">061 140-051 i tel/fax </w:t>
             </w:r>
             <w:r w:rsidRPr="00463942">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> 208-911</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10EDE02A" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00463942" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00463942">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r w:rsidRPr="00463942">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.muzurovicedim@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="10BD6D7F" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00463942" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r w:rsidRPr="00463942">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>edimuz@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4E1E6A7E" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A67C9" w:rsidRPr="00C8706D" w14:paraId="595FA514" w14:textId="77777777" w:rsidTr="00BA4190">
         <w:tc>
@@ -24793,107 +21278,88 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B852E1C" w14:textId="5D9B2DD9" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Jasmina </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nurudinović Jasmina </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F46B25B" w14:textId="322C231C" w:rsidR="006A67C9" w:rsidRPr="00087370" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
-[...27 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="0F46B25B" w14:textId="709154A1" w:rsidR="006A67C9" w:rsidRPr="00B174F6" w:rsidRDefault="00B174F6" w:rsidP="006A67C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B174F6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>126.Ilijaške brigade 18, Ilijaš</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E1F6E64" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00087370" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00087370">
               <w:rPr>
@@ -24901,51 +21367,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>061 747-970</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06DAB4CB" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00087370" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00087370">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r w:rsidRPr="00087370">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>j.nurudinovic@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="2634F9CB" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A67C9" w:rsidRPr="00C8706D" w14:paraId="2690C950" w14:textId="77777777" w:rsidTr="006E2ADB">
@@ -25002,65 +21468,56 @@
               </w:rPr>
               <w:t xml:space="preserve">Oruč Alija </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D1B8B7C" w14:textId="1F527823" w:rsidR="006A67C9" w:rsidRPr="00600391" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 10</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Koturova 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="74C2D947" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00460028" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
@@ -25088,51 +21545,51 @@
               </w:rPr>
               <w:t xml:space="preserve">fax </w:t>
             </w:r>
             <w:r w:rsidRPr="00460028">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> 550-016</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="623B2B3F" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00460028" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00460028">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r w:rsidRPr="00460028">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>alija_oruc@yahoo.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="12F6F139" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A67C9" w:rsidRPr="00C8706D" w14:paraId="7C7C762E" w14:textId="77777777" w:rsidTr="00BA4190">
         <w:tc>
@@ -25164,181 +21621,156 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="41B67083" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00600391" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00600391">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Osmić </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Osmić Taraniš Edina</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D006148" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00600391">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Taraniš</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Ćemaluša 6/II</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="454519EF" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="440A7FD1" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F071674" w14:textId="0700C822" w:rsidR="006A67C9" w:rsidRPr="00600391" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DF510D9" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00600391" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00600391">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> Edina</w:t>
-[...23 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>061 864-836</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D940ADB" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00600391" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00600391">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Ćemaluša</w:t>
-[...80 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r w:rsidRPr="00600391">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>edinaot@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="13714BFA" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00462AFD" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C4B0D" w:rsidRPr="00C8706D" w14:paraId="11E0D513" w14:textId="77777777" w:rsidTr="00BA4190">
         <w:tc>
@@ -25370,159 +21802,122 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="492B63A1" w14:textId="356441EE" w:rsidR="003C4B0D" w:rsidRPr="00600391" w:rsidRDefault="003C4B0D" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Pašalić-Galić </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Pašalić-Galić Džejna</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="209A0509" w14:textId="7EC50F46" w:rsidR="003C4B0D" w:rsidRPr="003C4B0D" w:rsidRDefault="003C4B0D" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003C4B0D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Branilaca</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> 20</w:t>
+              <w:t>Branilaca Sarajeva 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50AAAA55" w14:textId="77777777" w:rsidR="003C4B0D" w:rsidRPr="003C4B0D" w:rsidRDefault="003C4B0D" w:rsidP="003C4B0D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C4B0D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>062 123 655</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E5571E5" w14:textId="77777777" w:rsidR="003C4B0D" w:rsidRDefault="003C4B0D" w:rsidP="003C4B0D">
             <w:r w:rsidRPr="003C4B0D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r w:rsidRPr="003C4B0D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>dzejnapg@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="191BA07D" w14:textId="77777777" w:rsidR="00FB1FD9" w:rsidRPr="003C4B0D" w:rsidRDefault="00FB1FD9" w:rsidP="003C4B0D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4FBFF32D" w14:textId="77777777" w:rsidR="003C4B0D" w:rsidRPr="00600391" w:rsidRDefault="003C4B0D" w:rsidP="006A67C9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
@@ -25556,133 +21951,87 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7F35F043" w14:textId="7DB9CA5A" w:rsidR="005C4D40" w:rsidRDefault="005C4D40" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...23 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Pazalja Enisa</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="534F4063" w14:textId="4D0D04F1" w:rsidR="005C4D40" w:rsidRPr="00C96210" w:rsidRDefault="00C96210" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C96210">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Himze</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> 12</w:t>
+              <w:t>Himze Polovine 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B4ACC25" w14:textId="77777777" w:rsidR="005C4D40" w:rsidRPr="005C4D40" w:rsidRDefault="005C4D40" w:rsidP="005C4D40">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C4D40">
@@ -25711,74 +22060,74 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Tel. 033 565 884, fax 033 565 881</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7243650E" w14:textId="77777777" w:rsidR="005C4D40" w:rsidRPr="005C4D40" w:rsidRDefault="005C4D40" w:rsidP="005C4D40">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C4D40">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r w:rsidRPr="005C4D40">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>advokat.enisapazalja@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1E88BFCD" w14:textId="77777777" w:rsidR="005C4D40" w:rsidRPr="005C4D40" w:rsidRDefault="005C4D40" w:rsidP="005C4D40">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r w:rsidRPr="005C4D40">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>enisa@pazalja.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="2265EE28" w14:textId="77777777" w:rsidR="005C4D40" w:rsidRPr="005C4D40" w:rsidRDefault="005C4D40" w:rsidP="003C4B0D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A67C9" w:rsidRPr="00C8706D" w14:paraId="495E5BA5" w14:textId="77777777" w:rsidTr="00BA4190">
         <w:tc>
           <w:tcPr>
@@ -25804,169 +22153,128 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="71E8F291" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Samir</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Pipić Samir</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="10AE9DFD" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Dr. Silve </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> bb</w:t>
+              <w:t>Dr. Silve Rizvanbegovića bb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="15EFA963" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">061 143-015, </w:t>
-[...15 lines deleted...]
-              <w:t>/fax 921-161</w:t>
+              <w:t>061 143-015, tel/fax 921-161</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4AB2D33B" w14:textId="103BA572" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r w:rsidRPr="00C005CE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>pipic@lol.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A67C9" w:rsidRPr="00C8706D" w14:paraId="06AC6AB1" w14:textId="77777777" w:rsidTr="00BA4190">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43EEA148" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00C8706D" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
@@ -25982,119 +22290,85 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="34AE26EA" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Senad</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Pizović Senad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1817BE18" w14:textId="2EA33C2C" w:rsidR="006A67C9" w:rsidRPr="00462AFD" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Branilaca Sarajeva </w:t>
             </w:r>
             <w:r w:rsidRPr="00462AFD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>/I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
@@ -26131,51 +22405,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 252-925</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44C64E08" w14:textId="5BE081C8" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>senad@advokatpizovic.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A67C9" w:rsidRPr="00C8706D" w14:paraId="238AD1ED" w14:textId="77777777" w:rsidTr="006E2ADB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1F85BD5A" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00C8706D" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
@@ -26192,104 +22466,86 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68BDF03F" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00C8706D" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C8706D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Plećan</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Plećan Elmin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="59B696D3" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00C8706D" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00C8706D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> Elmin</w:t>
-[...38 lines deleted...]
-              <w:t xml:space="preserve"> Ribar 6</w:t>
+              <w:t>Porodice Ribar 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4CC4F2BF" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00C8706D" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8706D">
               <w:rPr>
@@ -26377,131 +22633,105 @@
               </w:rPr>
               <w:t>Podrug Sanel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="20BDF2D4" w14:textId="536260FE" w:rsidR="006A67C9" w:rsidRPr="00AE6CF7" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 33</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Ferhadija 33</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="321981AA" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00AE6CF7" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE6CF7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">061 229-219, </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>061 229-219, tel/fax 653-710</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="179017A6" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00AE6CF7" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00AE6CF7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>tel</w:t>
-[...23 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r w:rsidRPr="00AE6CF7">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>sanel.podrug@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0DE7FA53" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A67C9" w:rsidRPr="00C8706D" w14:paraId="45173D59" w14:textId="77777777" w:rsidTr="006E2ADB">
         <w:tc>
@@ -26528,168 +22758,134 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="790164BB" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00C8706D" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Emir</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Potogija Emir</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="458246CE" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00C8706D" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 10</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Telali 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31E323D4" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">061 268-948, </w:t>
-[...15 lines deleted...]
-              <w:t>/fax 232-263</w:t>
+              <w:t>061 268-948, tel/fax 232-263</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="125AEBDD" w14:textId="655F47A9" w:rsidR="006A67C9" w:rsidRPr="00C8706D" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r w:rsidRPr="00AA2BBA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>mpotogija@yahoo.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A67C9" w:rsidRPr="00D95A41" w14:paraId="0BB2953A" w14:textId="77777777" w:rsidTr="006E2ADB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="279964C9" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00D95A41" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
@@ -26706,171 +22902,137 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42BC4A9C" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00D95A41" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D95A41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Potogija</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Potogija Tarik</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C872979" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00D95A41" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D95A41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> Tarik</w:t>
-[...10 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:t>Telali 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C872979" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00D95A41" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
-[...9 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w14:paraId="784EE8E3" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00D95A41" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D95A41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Telali</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Tel/fax 232-263 i 061 221-590</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="064935D1" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D95A41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> 10</w:t>
-[...63 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r w:rsidRPr="00D95A41">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>tarikpotogija@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="41A25563" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="00D95A41" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C1F42" w:rsidRPr="00D95A41" w14:paraId="019CAEA8" w14:textId="77777777" w:rsidTr="006E2ADB">
         <w:tc>
@@ -26897,110 +23059,85 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="42EFD83A" w14:textId="00F10064" w:rsidR="002C1F42" w:rsidRPr="00D95A41" w:rsidRDefault="002C1F42" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Jasmin</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Poturović Jasmin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0646F294" w14:textId="1F975666" w:rsidR="002C1F42" w:rsidRPr="00D95A41" w:rsidRDefault="002C1F42" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Mis </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 11</w:t>
+              <w:t>Mis Irbina 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4D340E8F" w14:textId="77777777" w:rsidR="002C1F42" w:rsidRPr="002C1F42" w:rsidRDefault="002C1F42" w:rsidP="002C1F42">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
@@ -27014,51 +23151,51 @@
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>061 272 671</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AD4D282" w14:textId="611F6F78" w:rsidR="002C1F42" w:rsidRPr="00D95A41" w:rsidRDefault="002C1F42" w:rsidP="002C1F42">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C1F42">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r w:rsidRPr="002C1F42">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>poturovic.jasmin@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A67C9" w:rsidRPr="001B57BC" w14:paraId="66BEF5E5" w14:textId="77777777" w:rsidTr="006E2ADB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
@@ -27112,159 +23249,115 @@
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D79BCB0" w14:textId="127A8F56" w:rsidR="006A67C9" w:rsidRPr="00E07940" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E07940">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Tome </w:t>
-[...36 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Tome Mendeša 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>, Vogošća</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7248A8D7" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="000D0683" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">061 548 482, </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">/fax </w:t>
+              <w:t xml:space="preserve">061 548 482, tel/fax </w:t>
             </w:r>
             <w:r w:rsidRPr="000D0683">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>430-129</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68823883" w14:textId="77777777" w:rsidR="006A67C9" w:rsidRPr="001B57BC" w:rsidRDefault="006A67C9" w:rsidP="006A67C9">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D0683">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r w:rsidRPr="000D0683">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>dunjaporopat@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C83923" w:rsidRPr="001B57BC" w14:paraId="170CCEF6" w14:textId="77777777" w:rsidTr="006E2ADB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="75D01781" w14:textId="77777777" w:rsidR="00C83923" w:rsidRPr="001B57BC" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
@@ -27280,185 +23373,140 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B22A101" w14:textId="3BC951C4" w:rsidR="00C83923" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Jasmina</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Pujagić-Hasović Jasmina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0A8787FF" w14:textId="02490C40" w:rsidR="00C83923" w:rsidRPr="00C83923" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C83923">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Hasana </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Hasana Sušića broj 17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="74525F3D" w14:textId="77777777" w:rsidR="00C83923" w:rsidRPr="00C83923" w:rsidRDefault="00C83923" w:rsidP="00C83923">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00C83923">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>061 211-549</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="171C9382" w14:textId="77777777" w:rsidR="00C83923" w:rsidRPr="00C83923" w:rsidRDefault="00C83923" w:rsidP="00C83923">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00C83923">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...67 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r w:rsidRPr="00C83923">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>jpujagic@yahoo.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0C78F2F1" w14:textId="77777777" w:rsidR="00C83923" w:rsidRPr="00C83923" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -27517,85 +23565,57 @@
               <w:t>Rizvan Senad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B53028B" w14:textId="01DEC250" w:rsidR="00C83923" w:rsidRPr="00E07940" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...33 lines deleted...]
-              <w:t xml:space="preserve"> bb</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Merhemića trg bb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="59D120DF" w14:textId="77777777" w:rsidR="00C83923" w:rsidRPr="001C2AA3" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C2AA3">
@@ -27604,82 +23624,82 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>062 237-428</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46E6F27D" w14:textId="77777777" w:rsidR="00C83923" w:rsidRPr="001C2AA3" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C2AA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r w:rsidRPr="001C2AA3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>nenorizvan@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4A955CCC" w14:textId="09DA0533" w:rsidR="00C83923" w:rsidRPr="001C2AA3" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C2AA3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">web. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r w:rsidRPr="001C2AA3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>www.advokat-rizvan.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C83923" w:rsidRPr="001B57BC" w14:paraId="77126C04" w14:textId="77777777" w:rsidTr="006E2ADB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3C024C13" w14:textId="77777777" w:rsidR="00C83923" w:rsidRPr="001B57BC" w:rsidRDefault="00C83923" w:rsidP="00C83923">
@@ -27725,114 +23745,105 @@
               </w:rPr>
               <w:t>Rizvanović Haris</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A26CA31" w14:textId="0DC51010" w:rsidR="00C83923" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 53</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Alipašina 53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4D279F07" w14:textId="77777777" w:rsidR="00C83923" w:rsidRPr="00A04FDC" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A04FDC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 55 22 61</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="040CB899" w14:textId="77777777" w:rsidR="00C83923" w:rsidRPr="00846542" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A04FDC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r w:rsidRPr="00A04FDC">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>haris.rizvanovic.hr@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C83923" w:rsidRPr="00C8706D" w14:paraId="70176CA6" w14:textId="77777777" w:rsidTr="006E2ADB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3EE05E30" w14:textId="77777777" w:rsidR="00C83923" w:rsidRPr="00C8706D" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
@@ -27848,152 +23859,134 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="408A1E05" w14:textId="77777777" w:rsidR="00C83923" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Maja</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Sadović Maja</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0DAE83B4" w14:textId="77777777" w:rsidR="00C83923" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Tita 56</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Maršala Tita 56</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7AFF5AB7" w14:textId="77777777" w:rsidR="00C83923" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 352-288</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="314825E1" w14:textId="77777777" w:rsidR="00C83923" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r w:rsidRPr="00C005CE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>maja.sadovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="37E1E4E8" w14:textId="77777777" w:rsidR="00C83923" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D64D2D" w:rsidRPr="00C8706D" w14:paraId="6E315244" w14:textId="77777777" w:rsidTr="006E2ADB">
         <w:tc>
@@ -28056,122 +24049,104 @@
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0315CC97" w14:textId="3026D998" w:rsidR="00D64D2D" w:rsidRPr="00D64D2D" w:rsidRDefault="00D64D2D" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D64D2D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Mehmeda </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Mehmeda Spahe 8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C091322" w14:textId="77777777" w:rsidR="00D64D2D" w:rsidRPr="00D64D2D" w:rsidRDefault="00D64D2D" w:rsidP="00D64D2D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D64D2D">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>061 132-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76567772" w14:textId="532FB2E7" w:rsidR="00D64D2D" w:rsidRPr="00D64D2D" w:rsidRDefault="00D64D2D" w:rsidP="00D64D2D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D64D2D">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...49 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r w:rsidRPr="00D64D2D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>advokat.sakaselma@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C83923" w:rsidRPr="00D95A41" w14:paraId="29149BBD" w14:textId="77777777" w:rsidTr="006E2ADB">
         <w:trPr>
           <w:trHeight w:val="488"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
@@ -28197,162 +24172,114 @@
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="758AD844" w14:textId="77777777" w:rsidR="00C83923" w:rsidRPr="00D95A41" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D95A41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Saller-</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Saller-Osenk Danijela</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A97AF46" w14:textId="77777777" w:rsidR="00C83923" w:rsidRPr="00D95A41" w:rsidRDefault="00C83923" w:rsidP="00C83923">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D95A41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Osenk</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Danijela Ozme 13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1232D7A5" w14:textId="77777777" w:rsidR="00C83923" w:rsidRDefault="00C83923" w:rsidP="00C83923">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00D95A41">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> Danijela</w:t>
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+              <w:t xml:space="preserve">Tel/fax 203-678, 061 722-508 i e-mail </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r w:rsidRPr="00D95A41">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokatsallerosenk@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="582BF2F6" w14:textId="70B2B0BB" w:rsidR="00C83923" w:rsidRPr="00F7406E" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -28413,81 +24340,56 @@
               </w:rPr>
               <w:t>Samardžić Damir</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="627926EF" w14:textId="4AC2012E" w:rsidR="00C83923" w:rsidRPr="00D95A41" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> 20</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Branilaca Sarajeva 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4AFB7A4F" w14:textId="396A0E45" w:rsidR="00C83923" w:rsidRPr="00E40A79" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
@@ -28508,51 +24410,51 @@
           <w:p w14:paraId="2C900C35" w14:textId="2AA0510C" w:rsidR="00C83923" w:rsidRPr="00E40A79" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:lang w:val="bs-Latn-BA" w:eastAsia="bs-Latn-BA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E40A79">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:lang w:val="bs-Latn-BA" w:eastAsia="bs-Latn-BA"/>
               </w:rPr>
               <w:t>e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId168" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00E40A79">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="1155CC"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="bs-Latn-BA" w:eastAsia="bs-Latn-BA"/>
                 </w:rPr>
                 <w:t>damir@akss.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="5CD78147" w14:textId="77777777" w:rsidR="00C83923" w:rsidRPr="00D95A41" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -28585,65 +24487,56 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2F820E78" w14:textId="77777777" w:rsidR="00C83923" w:rsidRPr="00D95A41" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Aida</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Sarajčić Aida</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B71EAD6" w14:textId="3683ABCB" w:rsidR="00C83923" w:rsidRPr="00D95A41" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -28677,51 +24570,51 @@
             <w:r w:rsidRPr="00905B25">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 544-842</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DB50AE6" w14:textId="77777777" w:rsidR="00C83923" w:rsidRPr="00905B25" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00905B25">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r w:rsidRPr="00905B25">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.aidasarajcic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="55700B25" w14:textId="77777777" w:rsidR="00C83923" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4668725E" w14:textId="77777777" w:rsidR="00C83923" w:rsidRPr="00D95A41" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
@@ -28790,78 +24683,58 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="67054ED9" w14:textId="7AB77C7B" w:rsidR="00C83923" w:rsidRPr="00E20177" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...26 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Patriotske lige</w:t>
+            </w:r>
             <w:r w:rsidRPr="00E20177">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> bb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="51AECE12" w14:textId="77777777" w:rsidR="00C83923" w:rsidRPr="001B57BC" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
@@ -28875,51 +24748,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax 553-370, 061 143-630 I</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3A247051" w14:textId="1202589A" w:rsidR="00C83923" w:rsidRPr="0055704F" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B57BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r w:rsidRPr="0055704F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>advokat.almir@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="438F57B3" w14:textId="73AA41D4" w:rsidR="00C83923" w:rsidRPr="001B57BC" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C83923" w:rsidRPr="001B57BC" w14:paraId="49EAB1C9" w14:textId="77777777" w:rsidTr="006E2ADB">
@@ -28981,146 +24854,121 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3ECAF051" w14:textId="2B0D0129" w:rsidR="00C83923" w:rsidRPr="001B57BC" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Fra Anđela </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 4</w:t>
+              <w:t>Fra Anđela Zvizdovića 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0A723BF5" w14:textId="77777777" w:rsidR="00C83923" w:rsidRPr="00F84C3E" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Tel/fax 222-777,tel/fax  </w:t>
             </w:r>
             <w:r w:rsidRPr="00F84C3E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">222-888 </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B72D907" w14:textId="77777777" w:rsidR="00C83923" w:rsidRPr="00F84C3E" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00F84C3E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>i</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>i 061 139-507</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FFCD621" w14:textId="77777777" w:rsidR="00C83923" w:rsidRDefault="00C83923" w:rsidP="00C83923">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+            </w:pPr>
             <w:r w:rsidRPr="00F84C3E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> 061 139-507</w:t>
-[...12 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r w:rsidRPr="00F84C3E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>slejla@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="62B5225C" w14:textId="77777777" w:rsidR="00CC6826" w:rsidRPr="00F84C3E" w:rsidRDefault="00CC6826" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="01AFA21C" w14:textId="77777777" w:rsidR="00C83923" w:rsidRPr="001B57BC" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
@@ -29157,187 +25005,150 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="389A2571" w14:textId="77777777" w:rsidR="00C83923" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Samina</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Skopak Samina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C9B2CA2" w14:textId="3520CB0C" w:rsidR="00C83923" w:rsidRDefault="00EF575F" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...33 lines deleted...]
-              <w:t xml:space="preserve"> 47/IV</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Branilaca Sarajeva 47/IV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="380BE864" w14:textId="77777777" w:rsidR="00C83923" w:rsidRPr="00C91153" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C91153">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 091 391</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62910420" w14:textId="77777777" w:rsidR="00EF575F" w:rsidRPr="007967DA" w:rsidRDefault="00EF575F" w:rsidP="00EF575F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r w:rsidRPr="007967DA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.eminovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="705819C3" w14:textId="77777777" w:rsidR="00EF575F" w:rsidRDefault="00EF575F" w:rsidP="00EF575F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r w:rsidRPr="007967DA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>mirelalejla@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="51ACE3F9" w14:textId="77777777" w:rsidR="00C83923" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3BDF1E3E" w14:textId="7F3C91A8" w:rsidR="00C83923" w:rsidRPr="00F84C3E" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
@@ -29375,65 +25186,56 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35D7BACB" w14:textId="77777777" w:rsidR="00C83923" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Mustafa</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Skopljak Mustafa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3025D3EA" w14:textId="49EA4B94" w:rsidR="00C83923" w:rsidRPr="009E7CE9" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -29492,51 +25294,51 @@
             <w:r w:rsidRPr="009E7CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>719-779</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E5E4797" w14:textId="77777777" w:rsidR="00C83923" w:rsidRPr="009E7CE9" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009E7CE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r w:rsidRPr="009E7CE9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>skopljak.mustafa@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="31ED7114" w14:textId="77777777" w:rsidR="00C83923" w:rsidRPr="00C91153" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C83923" w:rsidRPr="001B57BC" w14:paraId="5D37BFD4" w14:textId="77777777" w:rsidTr="006E2ADB">
         <w:tc>
@@ -29592,81 +25394,56 @@
               </w:rPr>
               <w:t xml:space="preserve">Stojaković Darko </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3EB1C6D7" w14:textId="2022F075" w:rsidR="00C83923" w:rsidRPr="009E7CE9" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> 20</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Branilaca Sarajeva 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="29CE2041" w14:textId="657F3C93" w:rsidR="00C83923" w:rsidRPr="00E47E49" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
@@ -29687,51 +25464,51 @@
           <w:p w14:paraId="63B81821" w14:textId="0DD795F5" w:rsidR="00C83923" w:rsidRPr="00E47E49" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:lang w:val="bs-Latn-BA" w:eastAsia="bs-Latn-BA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E47E49">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
                 <w:lang w:val="bs-Latn-BA" w:eastAsia="bs-Latn-BA"/>
               </w:rPr>
               <w:t>e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId175" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00E47E49">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="1155CC"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="bs-Latn-BA" w:eastAsia="bs-Latn-BA"/>
                 </w:rPr>
                 <w:t>darko@akss.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="4525FBC0" w14:textId="77777777" w:rsidR="00C83923" w:rsidRDefault="00C83923" w:rsidP="00C83923">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -29797,69 +25574,51 @@
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="64A25586" w14:textId="73F45ABB" w:rsidR="00A96448" w:rsidRPr="00A96448" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A96448">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Mis </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> 26/I</w:t>
+              <w:t>Mis Irbina 26/I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4B4C12B5" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="00BA2868" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA2868">
@@ -29869,51 +25628,51 @@
                 <w:bCs/>
               </w:rPr>
               <w:t>062 315 923</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="40767642" w14:textId="77777777" w:rsidR="00A96448" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="222222"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA2868">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId176" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00BA2868">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="1155CC"/>
                   <w:u w:val="single"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>advokat.suljagic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="42B7DAD5" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="00E47E49" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:overflowPunct/>
               <w:autoSpaceDE/>
               <w:autoSpaceDN/>
               <w:adjustRightInd/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="222222"/>
@@ -29948,169 +25707,89 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="32109AAA" w14:textId="2A86E478" w:rsidR="001939DC" w:rsidRDefault="001939DC" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...23 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Šabanović Adel, Ilidža</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="420A2C1F" w14:textId="1352C860" w:rsidR="001939DC" w:rsidRPr="001939DC" w:rsidRDefault="001939DC" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001939DC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="212121"/>
               </w:rPr>
-              <w:t>Kamenolom</w:t>
-[...61 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Kamenolom do broja 2, Blažuj, Ilidža</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3188CA86" w14:textId="77777777" w:rsidR="001939DC" w:rsidRPr="00011439" w:rsidRDefault="001939DC" w:rsidP="001939DC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00011439">
               <w:rPr>
@@ -30118,51 +25797,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>061 488 431</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B4B7C3A" w14:textId="67CE3F95" w:rsidR="001939DC" w:rsidRPr="00011439" w:rsidRDefault="001939DC" w:rsidP="001939DC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00011439">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r w:rsidRPr="00011439">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>advokat.sabanovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A96448" w:rsidRPr="001B57BC" w14:paraId="4289925B" w14:textId="77777777" w:rsidTr="006E2ADB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="689B2462" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="001B57BC" w:rsidRDefault="00A96448" w:rsidP="00A96448">
@@ -30179,168 +25858,134 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="22CFA4DC" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="001B57BC" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Edin</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Šabanovic Edin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12F45CEC" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="001B57BC" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 6 </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tabašnica 6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="439D8AC6" w14:textId="77777777" w:rsidR="00A96448" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">061 109-167, </w:t>
-[...15 lines deleted...]
-              <w:t>/fax 211-447</w:t>
+              <w:t>061 109-167, tel/fax 211-447</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DE19AE2" w14:textId="77777777" w:rsidR="00A96448" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r w:rsidRPr="00C005CE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>edosaban@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="22FF987C" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="001B57BC" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A96448" w:rsidRPr="001B57BC" w14:paraId="5E961A17" w14:textId="77777777" w:rsidTr="006E2ADB">
         <w:tc>
@@ -30367,65 +26012,56 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1F1DD611" w14:textId="77777777" w:rsidR="00A96448" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Mladen</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Šain Mladen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="56A9FE7A" w14:textId="77777777" w:rsidR="00A96448" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -30459,51 +26095,51 @@
             <w:r w:rsidRPr="00CE4F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 433-354</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21308CCB" w14:textId="77777777" w:rsidR="00A96448" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE4F4B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r w:rsidRPr="00CE4F4B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>mladen_sain@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A96448" w:rsidRPr="001B57BC" w14:paraId="6CA211C8" w14:textId="77777777" w:rsidTr="006E2ADB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="718E0C9C" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="001B57BC" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
@@ -30519,154 +26155,136 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7186A605" w14:textId="278B64EA" w:rsidR="00A96448" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Samra</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Šalo Samra</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="559BF6A4" w14:textId="3A625815" w:rsidR="00A96448" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> bb</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Jadranska bb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3380D0FB" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="00136216" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136216">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>061 531 475</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B51CFE9" w14:textId="134D12B0" w:rsidR="00A96448" w:rsidRPr="00135FFF" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00136216">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r w:rsidRPr="00136216">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>advokat.samrasalo@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A96448" w:rsidRPr="00C8706D" w14:paraId="6F7EAC66" w14:textId="77777777" w:rsidTr="006E2ADB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3F73D619" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="00C8706D" w:rsidRDefault="00A96448" w:rsidP="00A96448">
@@ -30689,192 +26307,142 @@
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59E94C94" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="00C8706D" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8706D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Šehić </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Šehić Nedžla</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="662BBF40" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="00C8706D" w:rsidRDefault="00A96448" w:rsidP="00A96448">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Valtera Perića 7/I</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3754F343" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="00C8706D" w:rsidRDefault="00A96448" w:rsidP="00A96448">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00C8706D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Nedžla</w:t>
-[...70 lines deleted...]
-          <w:p w14:paraId="3754F343" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="00C8706D" w:rsidRDefault="00A96448" w:rsidP="00A96448">
+              <w:t>061 208-725, tel/fax 214-174</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5105123A" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="00C8706D" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C8706D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">061 208-725, </w:t>
-[...32 lines deleted...]
-              </w:rPr>
               <w:t>e-mail:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A992073" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="00C8706D" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r w:rsidRPr="00C8706D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat_nedzlasehic@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B7C38" w:rsidRPr="00C8706D" w14:paraId="60F4EEB3" w14:textId="77777777" w:rsidTr="006E2ADB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1F02DD00" w14:textId="77777777" w:rsidR="008B7C38" w:rsidRPr="00C8706D" w:rsidRDefault="008B7C38" w:rsidP="00A96448">
             <w:pPr>
@@ -30890,130 +26458,94 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4BE50FF5" w14:textId="350E64C6" w:rsidR="008B7C38" w:rsidRPr="00C8706D" w:rsidRDefault="008B7C38" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Dženita</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Šetkić Dženita</w:t>
             </w:r>
             <w:r w:rsidR="008F5258">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>, Goražde</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2DA2045E" w14:textId="5D2A7363" w:rsidR="008B7C38" w:rsidRPr="008F5258" w:rsidRDefault="008F5258" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5258">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Kulina </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> 12</w:t>
+              <w:t>Kulina bana 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5D21631C" w14:textId="77777777" w:rsidR="008B7C38" w:rsidRPr="008B7C38" w:rsidRDefault="008B7C38" w:rsidP="008B7C38">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B7C38">
@@ -31034,51 +26566,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B7C38">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1A123EBD" w14:textId="77777777" w:rsidR="008B7C38" w:rsidRPr="008B7C38" w:rsidRDefault="008B7C38" w:rsidP="008B7C38">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r w:rsidRPr="008B7C38">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>advokat.dzenitasetkic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="3B8E663C" w14:textId="77777777" w:rsidR="008B7C38" w:rsidRPr="00C8706D" w:rsidRDefault="008B7C38" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A96448" w:rsidRPr="00C8706D" w14:paraId="6E3F02CE" w14:textId="77777777" w:rsidTr="006E2ADB">
@@ -31135,135 +26667,126 @@
               </w:rPr>
               <w:t>Švrakić Kemal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="051C8E9F" w14:textId="77777777" w:rsidR="00A96448" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 55</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Jošanička 55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33981632" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="005B7E86" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B7E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 916 846</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C984AFC" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="005B7E86" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005B7E86">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r w:rsidRPr="005B7E86">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.kemalsvrakic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="2981A90C" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="00C8706D" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r w:rsidRPr="005B7E86">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>kemalsvrakic@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A96448" w:rsidRPr="00C8706D" w14:paraId="725A9E53" w14:textId="77777777" w:rsidTr="006E2ADB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C10955C" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="00C8706D" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
@@ -31284,121 +26807,80 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="133EB487" w14:textId="6CBA5088" w:rsidR="00A96448" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Tanović – </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> Dalila</w:t>
+              <w:t>Tanović – Mucić Dalila</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="67A06B2B" w14:textId="036B6C8D" w:rsidR="00A96448" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> bb</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Merhemića trg bb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C3FEDF9" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="0059458E" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059458E">
@@ -31407,51 +26889,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>061 605 219</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B994FF6" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="0059458E" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0059458E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail : </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r w:rsidRPr="0059458E">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>advokat.tanovicmucicdalila@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="103C3F71" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="005B7E86" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B509C3" w:rsidRPr="00C8706D" w14:paraId="3D9CDDA9" w14:textId="77777777" w:rsidTr="006E2ADB">
@@ -31508,81 +26990,56 @@
               </w:rPr>
               <w:t>Tanović Kenan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6DAE4680" w14:textId="4553A166" w:rsidR="00B509C3" w:rsidRDefault="00B509C3" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> bb</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Merhemića trg bb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2233F170" w14:textId="77777777" w:rsidR="00B509C3" w:rsidRPr="00B509C3" w:rsidRDefault="00B509C3" w:rsidP="00B509C3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B509C3">
@@ -31591,51 +27048,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>061 777-944</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51D398E1" w14:textId="3DC21574" w:rsidR="00B509C3" w:rsidRPr="0059458E" w:rsidRDefault="00B509C3" w:rsidP="00B509C3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B509C3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r w:rsidRPr="00B509C3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>advokat.tanovickenan@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D87F0D" w:rsidRPr="00C8706D" w14:paraId="4B562110" w14:textId="77777777" w:rsidTr="006E2ADB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2436878C" w14:textId="77777777" w:rsidR="00D87F0D" w:rsidRPr="00C8706D" w:rsidRDefault="00D87F0D" w:rsidP="00A96448">
@@ -31652,153 +27109,115 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5AFAD967" w14:textId="6E2D23CD" w:rsidR="00D87F0D" w:rsidRDefault="00D87F0D" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Selma</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Tartić Selma</w:t>
             </w:r>
             <w:r w:rsidR="005410D5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...5 lines deleted...]
-                <w:b/>
+              <w:t>, Ilidža</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37CCF383" w14:textId="77777777" w:rsidR="005410D5" w:rsidRPr="005410D5" w:rsidRDefault="005410D5" w:rsidP="005410D5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005410D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Josipa Pančića 1A</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64733290" w14:textId="4CA6BE3C" w:rsidR="00D87F0D" w:rsidRPr="00D87F0D" w:rsidRDefault="005410D5" w:rsidP="005410D5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005410D5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Ilidža</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...70 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6A3053C5" w14:textId="77777777" w:rsidR="00D87F0D" w:rsidRPr="00D87F0D" w:rsidRDefault="00D87F0D" w:rsidP="00D87F0D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87F0D">
               <w:rPr>
@@ -31806,51 +27225,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">061 512-726, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B0A8CB3" w14:textId="77777777" w:rsidR="00D87F0D" w:rsidRPr="00D87F0D" w:rsidRDefault="00D87F0D" w:rsidP="00D87F0D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D87F0D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r w:rsidRPr="00D87F0D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>tselma.advokat@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="3267989A" w14:textId="77777777" w:rsidR="00D87F0D" w:rsidRPr="00B509C3" w:rsidRDefault="00D87F0D" w:rsidP="00B509C3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -31922,144 +27341,128 @@
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6BD3F4A1" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="00840712" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00840712">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Vladislava </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 8/I</w:t>
+              <w:t>Vladislava Skarlića 8/I</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D5CA9C8" w14:textId="77777777" w:rsidR="00A96448" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax 211-951, 061 211-555, 061 299-565</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="26EA3E8A" w14:textId="77777777" w:rsidR="00A96448" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r w:rsidRPr="00C73475">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>atemin@bih.net.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="036E08A8" w14:textId="77777777" w:rsidR="00A96448" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">web: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r w:rsidRPr="00C73475">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>www.zaktemin.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="2F4EC450" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="00840712" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A96448" w:rsidRPr="00C8706D" w14:paraId="388749AB" w14:textId="77777777" w:rsidTr="00DC50BF">
         <w:tc>
@@ -32086,190 +27489,138 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="71D12ADB" w14:textId="77777777" w:rsidR="00A96448" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Lejla</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Terzimehić Lejla</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0066120B" w14:textId="70C2114B" w:rsidR="00A96448" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> 9</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Kralja Tvrtka 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="41BB4A6D" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="00BB0DD1" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB0DD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">061 443-135, </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>061 443-135, tel/fax 033 203 624</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5788DCB1" w14:textId="5E97E76E" w:rsidR="00A96448" w:rsidRPr="00BB0DD1" w:rsidRDefault="00A96448" w:rsidP="00A96448">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00BB0DD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>tel</w:t>
-[...27 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r w:rsidRPr="00BB0DD1">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:t>terzimehiclejla@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A96448" w:rsidRPr="00C8706D" w14:paraId="66833DE5" w14:textId="77777777" w:rsidTr="00DC50BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3921F705" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="00C8706D" w:rsidRDefault="00A96448" w:rsidP="00A96448">
@@ -32315,130 +27666,105 @@
               </w:rPr>
               <w:t>Tihić Feđa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2923819D" w14:textId="0879434E" w:rsidR="00A96448" w:rsidRPr="00C8706D" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> 6</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Zelenih beretki 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="523030E9" w14:textId="77777777" w:rsidR="00A96448" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax 219-405, 061 865-974</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DD1426C" w14:textId="77777777" w:rsidR="00A96448" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r w:rsidRPr="00AA2BBA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokattihic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="7FEDF2A9" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="00C8706D" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A96448" w:rsidRPr="00C8706D" w14:paraId="4C31D1BC" w14:textId="77777777" w:rsidTr="00DC50BF">
         <w:tc>
@@ -32465,152 +27791,134 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="39E837F4" w14:textId="77777777" w:rsidR="00A96448" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Adis</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Turkmanović Adis</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1CB763FC" w14:textId="4A9BDB97" w:rsidR="00A96448" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Tita 52</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Maršala Tita 52</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="428373F1" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="00973067" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973067">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 211-566</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53750AF2" w14:textId="1EA819A2" w:rsidR="00A96448" w:rsidRPr="004C4ED6" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00973067">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r w:rsidRPr="00973067">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>adisturkmanovic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A96448" w:rsidRPr="00C8706D" w14:paraId="5734B72A" w14:textId="77777777" w:rsidTr="00DC50BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E4801C0" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="00C8706D" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
@@ -32655,130 +27963,105 @@
               </w:rPr>
               <w:t>Veselinović Bojan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6092F308" w14:textId="187A2DBC" w:rsidR="00A96448" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> 9</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Kralja Tvrtka 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="00826AD4" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="00987CA4" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00987CA4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>067 11 66 999</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2648F03A" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="004C4ED6" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00987CA4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r w:rsidRPr="00987CA4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.bojan.veselinovic@mail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A96448" w:rsidRPr="00C8706D" w14:paraId="2AD6C3CF" w14:textId="77777777" w:rsidTr="00DC50BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C63A049" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="00C8706D" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
@@ -32794,110 +28077,85 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3508E065" w14:textId="77777777" w:rsidR="00A96448" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Admir</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Vrabac Admir</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="30954E4C" w14:textId="77777777" w:rsidR="00A96448" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Azize </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> 10</w:t>
+              <w:t>Azize Šaćirbegović 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6AE977A6" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="00326D78" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -32907,69 +28165,53 @@
               <w:t xml:space="preserve">061 413-337, </w:t>
             </w:r>
             <w:r w:rsidRPr="00326D78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> 720-505</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19A0046F" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="00987CA4" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00326D78">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>e-</w:t>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+              <w:t xml:space="preserve">e-miall: </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r w:rsidRPr="00326D78">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>admir.vrabac@mm-partneri.ba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A96448" w:rsidRPr="00C8706D" w14:paraId="77A1D685" w14:textId="77777777" w:rsidTr="00DC50BF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C22997E" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="00C8706D" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
@@ -32985,152 +28227,134 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="26674094" w14:textId="77777777" w:rsidR="00A96448" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Dejan</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Vračić Dejan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="62254462" w14:textId="77777777" w:rsidR="00A96448" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 4</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Trampina 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4ABD3C8B" w14:textId="77777777" w:rsidR="00A96448" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 604-703</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58C86B46" w14:textId="77777777" w:rsidR="00A96448" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r w:rsidRPr="00C005CE">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>dejan.vracic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1BC840E9" w14:textId="77777777" w:rsidR="00A96448" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
@@ -33206,114 +28430,105 @@
               </w:rPr>
               <w:t>Zeba Hajran</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1C79455D" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="00C8706D" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> 29a</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Gradačačka 29a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7366B528" w14:textId="77777777" w:rsidR="00A96448" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tel/fax 614-525, 456-026, 061 148-876</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4640BE76" w14:textId="77777777" w:rsidR="00A96448" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r w:rsidRPr="00AA2BBA">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokatzeba@yahoo.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="3CD78351" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="00C8706D" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A96448" w:rsidRPr="00C8706D" w14:paraId="22DA1105" w14:textId="77777777" w:rsidTr="00DC50BF">
         <w:tc>
@@ -33340,177 +28555,134 @@
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="13BFCE51" w14:textId="77777777" w:rsidR="00A96448" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Sead</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Zijadic Sead</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="405AC361" w14:textId="77777777" w:rsidR="00A96448" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001B57BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Skenderija</w:t>
-[...17 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Skenderija 33/Pr</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="750644CA" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="00F31C66" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F31C66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">061 749-516, </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>061 749-516, tel/fax 442-403</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C89F073" w14:textId="77777777" w:rsidR="00A96448" w:rsidRDefault="00A96448" w:rsidP="00A96448">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00F31C66">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>tel</w:t>
-[...24 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r w:rsidRPr="00F31C66">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>sead_zijadic@hotmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A96448" w:rsidRPr="001B57BC" w14:paraId="5FF015C1" w14:textId="77777777" w:rsidTr="006E2ADB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="22CBAADC" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="001B57BC" w:rsidRDefault="00A96448" w:rsidP="00A96448">
@@ -33528,188 +28700,129 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3027" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A667CAE" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="001B57BC" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001B57BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Zijadić</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Zijadić Selman</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3070" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48CA1958" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="001B57BC" w:rsidRDefault="00A96448" w:rsidP="00A96448">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="001B57BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> Selman</w:t>
-[...24 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Skenderija 33/Pr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C3B21CF" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="001B57BC" w:rsidRDefault="00A96448" w:rsidP="00A96448">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="001B57BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Skenderija</w:t>
-[...77 lines deleted...]
-              <w:t>/fax 442-403</w:t>
+              <w:t>061 219-889 i tel/fax 442-403</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71452790" w14:textId="77777777" w:rsidR="00A96448" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r w:rsidRPr="00147E3F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>adv.selmanzijadic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="58701C07" w14:textId="7768244A" w:rsidR="00A96448" w:rsidRPr="001B57BC" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A96448" w:rsidRPr="00376BE9" w14:paraId="630F52FC" w14:textId="77777777" w:rsidTr="006E2ADB">
         <w:tc>
@@ -33767,114 +28880,105 @@
               <w:t>Zubak Dražen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="176A40A4" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="00376BE9" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00376BE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Jadranska</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Jadranska bb</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3683" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="623E9A4F" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="00376BE9" w:rsidRDefault="00A96448" w:rsidP="00A96448">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00376BE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> bb</w:t>
-[...20 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              <w:t>061 102-356,tel: 258-880, fax 258-881</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16B2B486" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="00376BE9" w:rsidRDefault="00A96448" w:rsidP="00A96448">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="7938"/>
+              </w:tabs>
+              <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00376BE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>061 102-356,tel: 258-880, fax 258-881</w:t>
-[...15 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r w:rsidRPr="00376BE9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>drazenzubak@yahoo.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="60C43AC4" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="00376BE9" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A96448" w:rsidRPr="00376BE9" w14:paraId="7C9BBC8F" w14:textId="77777777" w:rsidTr="006E2ADB">
         <w:tc>
@@ -33930,283 +29034,256 @@
               </w:rPr>
               <w:t>Zukić Semir</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="73C4804E" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="00376BE9" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> 9</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Kralja Tvrtka 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3683" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="547B2CCA" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="00247389" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00247389">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>061 454 041</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14723659" w14:textId="77777777" w:rsidR="00A96448" w:rsidRPr="00376BE9" w:rsidRDefault="00A96448" w:rsidP="00A96448">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7938"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00247389">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">e-mail: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r w:rsidRPr="00247389">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:t>advokat.zukic@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7D9DBE0B" w14:textId="77777777" w:rsidR="00232094" w:rsidRDefault="00232094" w:rsidP="00232094">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2790B531" w14:textId="362F63BA" w:rsidR="00232094" w:rsidRPr="005222A0" w:rsidRDefault="00591565" w:rsidP="00232094">
+    <w:p w14:paraId="2790B531" w14:textId="64FBF697" w:rsidR="00232094" w:rsidRPr="005222A0" w:rsidRDefault="00591565" w:rsidP="00232094">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005222A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sarajevo</w:t>
       </w:r>
       <w:r w:rsidR="002308C0" w:rsidRPr="005222A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00D353C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C70EFE">
+      <w:r w:rsidR="006A57C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>12</w:t>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="0027015A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="002308C0" w:rsidRPr="005222A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00625C6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="00C70EFE">
+      <w:r w:rsidR="0027015A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="0008022F" w:rsidRPr="005222A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B83028" w:rsidRPr="005222A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00625C6C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00232094" w:rsidRPr="005222A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> godine</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00232094" w:rsidRPr="005222A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00232094" w:rsidRPr="005222A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00232094" w:rsidRPr="005222A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -34536,52 +29613,51 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="96"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00232094"/>
     <w:rsid w:val="00001F33"/>
     <w:rsid w:val="0000248C"/>
     <w:rsid w:val="00004867"/>
     <w:rsid w:val="00011439"/>
     <w:rsid w:val="00013252"/>
     <w:rsid w:val="00013E74"/>
     <w:rsid w:val="000158F6"/>
     <w:rsid w:val="000210C0"/>
     <w:rsid w:val="00023C8C"/>
     <w:rsid w:val="00025D73"/>
     <w:rsid w:val="000344FF"/>
     <w:rsid w:val="00035380"/>
     <w:rsid w:val="0003722A"/>
@@ -34628,228 +29704,234 @@
     <w:rsid w:val="00121C7C"/>
     <w:rsid w:val="001253AE"/>
     <w:rsid w:val="001271F6"/>
     <w:rsid w:val="00135FFF"/>
     <w:rsid w:val="00136216"/>
     <w:rsid w:val="0015125E"/>
     <w:rsid w:val="0015707D"/>
     <w:rsid w:val="0017259C"/>
     <w:rsid w:val="00173FEB"/>
     <w:rsid w:val="0017730B"/>
     <w:rsid w:val="001777B2"/>
     <w:rsid w:val="00177B64"/>
     <w:rsid w:val="001939DC"/>
     <w:rsid w:val="00195DB8"/>
     <w:rsid w:val="00196847"/>
     <w:rsid w:val="001A0375"/>
     <w:rsid w:val="001A4EBB"/>
     <w:rsid w:val="001A6B89"/>
     <w:rsid w:val="001A77E8"/>
     <w:rsid w:val="001B57BC"/>
     <w:rsid w:val="001C0C1D"/>
     <w:rsid w:val="001C2AA3"/>
     <w:rsid w:val="001C3E67"/>
     <w:rsid w:val="001C5A13"/>
     <w:rsid w:val="001D07D4"/>
+    <w:rsid w:val="001D76B8"/>
     <w:rsid w:val="001E5DED"/>
     <w:rsid w:val="001F01E7"/>
     <w:rsid w:val="001F05AF"/>
     <w:rsid w:val="001F5021"/>
     <w:rsid w:val="001F5AB2"/>
     <w:rsid w:val="002005B3"/>
     <w:rsid w:val="00201CFE"/>
     <w:rsid w:val="00203780"/>
     <w:rsid w:val="00204D64"/>
     <w:rsid w:val="00205436"/>
     <w:rsid w:val="00206108"/>
     <w:rsid w:val="00207E3B"/>
     <w:rsid w:val="0021377A"/>
     <w:rsid w:val="00217FDB"/>
     <w:rsid w:val="0022219E"/>
     <w:rsid w:val="002308C0"/>
     <w:rsid w:val="00232094"/>
     <w:rsid w:val="00234116"/>
     <w:rsid w:val="002405F6"/>
     <w:rsid w:val="00242C2F"/>
     <w:rsid w:val="00243AB7"/>
     <w:rsid w:val="00247389"/>
     <w:rsid w:val="00247641"/>
     <w:rsid w:val="00257F93"/>
     <w:rsid w:val="002622DC"/>
     <w:rsid w:val="00263DB8"/>
     <w:rsid w:val="00265D87"/>
+    <w:rsid w:val="0027015A"/>
     <w:rsid w:val="0027015D"/>
     <w:rsid w:val="00274F32"/>
     <w:rsid w:val="002802C2"/>
     <w:rsid w:val="00283A14"/>
     <w:rsid w:val="00284B52"/>
     <w:rsid w:val="002858CC"/>
     <w:rsid w:val="00287630"/>
     <w:rsid w:val="00290BEF"/>
     <w:rsid w:val="00294779"/>
     <w:rsid w:val="002A07E9"/>
     <w:rsid w:val="002A483C"/>
     <w:rsid w:val="002B521A"/>
     <w:rsid w:val="002C1F42"/>
     <w:rsid w:val="002C4F53"/>
     <w:rsid w:val="002C559F"/>
     <w:rsid w:val="002C7402"/>
     <w:rsid w:val="002E1BD2"/>
     <w:rsid w:val="002E663A"/>
     <w:rsid w:val="002F125B"/>
     <w:rsid w:val="002F2827"/>
     <w:rsid w:val="002F3FE8"/>
     <w:rsid w:val="00305A7E"/>
     <w:rsid w:val="003131F9"/>
     <w:rsid w:val="003164CD"/>
+    <w:rsid w:val="00321131"/>
     <w:rsid w:val="003225B4"/>
     <w:rsid w:val="00323C6C"/>
     <w:rsid w:val="00325117"/>
     <w:rsid w:val="0032525B"/>
     <w:rsid w:val="00325888"/>
     <w:rsid w:val="00326D78"/>
     <w:rsid w:val="003272D1"/>
     <w:rsid w:val="00332163"/>
     <w:rsid w:val="00334A7F"/>
     <w:rsid w:val="0034432D"/>
     <w:rsid w:val="0034545C"/>
     <w:rsid w:val="0034559B"/>
     <w:rsid w:val="003455F3"/>
     <w:rsid w:val="00345FFB"/>
     <w:rsid w:val="00351F08"/>
     <w:rsid w:val="00351FE2"/>
     <w:rsid w:val="00353662"/>
     <w:rsid w:val="0036073F"/>
     <w:rsid w:val="003631B4"/>
     <w:rsid w:val="003659B2"/>
     <w:rsid w:val="00374584"/>
     <w:rsid w:val="00376BE9"/>
     <w:rsid w:val="00387C69"/>
     <w:rsid w:val="0039483C"/>
     <w:rsid w:val="00395336"/>
     <w:rsid w:val="00396D95"/>
     <w:rsid w:val="0039702E"/>
     <w:rsid w:val="00397516"/>
     <w:rsid w:val="003A29E4"/>
     <w:rsid w:val="003C3F6D"/>
     <w:rsid w:val="003C4B0D"/>
     <w:rsid w:val="003C5F19"/>
+    <w:rsid w:val="003D1C9F"/>
     <w:rsid w:val="003D45D2"/>
     <w:rsid w:val="003E2217"/>
     <w:rsid w:val="003E3200"/>
     <w:rsid w:val="003E3767"/>
     <w:rsid w:val="003F2CD0"/>
     <w:rsid w:val="003F3C7B"/>
     <w:rsid w:val="003F6636"/>
     <w:rsid w:val="004043AC"/>
     <w:rsid w:val="00412CA8"/>
     <w:rsid w:val="00415055"/>
     <w:rsid w:val="00432343"/>
     <w:rsid w:val="004359D9"/>
     <w:rsid w:val="004362BC"/>
     <w:rsid w:val="00437A72"/>
     <w:rsid w:val="00441048"/>
     <w:rsid w:val="00455DB2"/>
     <w:rsid w:val="00460028"/>
     <w:rsid w:val="00462AFD"/>
     <w:rsid w:val="00463942"/>
     <w:rsid w:val="0046734F"/>
     <w:rsid w:val="00475DC0"/>
     <w:rsid w:val="00482713"/>
     <w:rsid w:val="00496D6A"/>
     <w:rsid w:val="004B08CC"/>
     <w:rsid w:val="004B7FAC"/>
     <w:rsid w:val="004C4ED6"/>
     <w:rsid w:val="004D1338"/>
     <w:rsid w:val="004D4404"/>
     <w:rsid w:val="004D5EF3"/>
     <w:rsid w:val="004D68F6"/>
     <w:rsid w:val="004D736B"/>
     <w:rsid w:val="004E052C"/>
     <w:rsid w:val="004E36F9"/>
     <w:rsid w:val="004E4937"/>
     <w:rsid w:val="004E61FC"/>
     <w:rsid w:val="004E62A7"/>
     <w:rsid w:val="004F5E7B"/>
     <w:rsid w:val="00503601"/>
     <w:rsid w:val="00512832"/>
     <w:rsid w:val="005222A0"/>
     <w:rsid w:val="00523E79"/>
     <w:rsid w:val="005253C3"/>
     <w:rsid w:val="00526919"/>
     <w:rsid w:val="00530E3B"/>
     <w:rsid w:val="005410D5"/>
     <w:rsid w:val="005513B1"/>
+    <w:rsid w:val="00555848"/>
     <w:rsid w:val="0055704F"/>
     <w:rsid w:val="005606BA"/>
     <w:rsid w:val="00572FB4"/>
     <w:rsid w:val="00577FE1"/>
     <w:rsid w:val="0059007C"/>
     <w:rsid w:val="00590686"/>
     <w:rsid w:val="00591565"/>
     <w:rsid w:val="00593B2D"/>
     <w:rsid w:val="0059458E"/>
     <w:rsid w:val="005978D4"/>
     <w:rsid w:val="005A147C"/>
     <w:rsid w:val="005A23BB"/>
     <w:rsid w:val="005A4234"/>
     <w:rsid w:val="005A6D04"/>
     <w:rsid w:val="005B1EC1"/>
     <w:rsid w:val="005B1EEA"/>
     <w:rsid w:val="005B7E86"/>
     <w:rsid w:val="005C2931"/>
     <w:rsid w:val="005C4D40"/>
     <w:rsid w:val="005F525F"/>
     <w:rsid w:val="005F7740"/>
     <w:rsid w:val="00600391"/>
     <w:rsid w:val="00600B88"/>
     <w:rsid w:val="00604BCA"/>
     <w:rsid w:val="00617D80"/>
     <w:rsid w:val="0062245F"/>
     <w:rsid w:val="00625C6C"/>
     <w:rsid w:val="006274BC"/>
     <w:rsid w:val="00631CE5"/>
     <w:rsid w:val="00634FF3"/>
     <w:rsid w:val="00635C75"/>
     <w:rsid w:val="00636B50"/>
     <w:rsid w:val="00637B47"/>
     <w:rsid w:val="0064043F"/>
     <w:rsid w:val="00643A93"/>
     <w:rsid w:val="006511A2"/>
     <w:rsid w:val="006541C3"/>
     <w:rsid w:val="00654783"/>
     <w:rsid w:val="006575AF"/>
     <w:rsid w:val="00660458"/>
     <w:rsid w:val="006630EA"/>
     <w:rsid w:val="006669A2"/>
     <w:rsid w:val="00666D46"/>
     <w:rsid w:val="00667027"/>
     <w:rsid w:val="006849EA"/>
     <w:rsid w:val="0068554D"/>
     <w:rsid w:val="00692F04"/>
     <w:rsid w:val="00694986"/>
     <w:rsid w:val="006A4F31"/>
+    <w:rsid w:val="006A57C0"/>
     <w:rsid w:val="006A67A5"/>
     <w:rsid w:val="006A67C9"/>
     <w:rsid w:val="006B0DEF"/>
     <w:rsid w:val="006B29F4"/>
     <w:rsid w:val="006D15AB"/>
     <w:rsid w:val="006E2ADB"/>
     <w:rsid w:val="006F0800"/>
     <w:rsid w:val="006F1A26"/>
     <w:rsid w:val="006F2403"/>
     <w:rsid w:val="006F79B8"/>
     <w:rsid w:val="00703AA6"/>
     <w:rsid w:val="00703F98"/>
     <w:rsid w:val="0070616A"/>
     <w:rsid w:val="00720498"/>
     <w:rsid w:val="00720A92"/>
     <w:rsid w:val="00722259"/>
     <w:rsid w:val="007241A3"/>
     <w:rsid w:val="00726484"/>
     <w:rsid w:val="007302FA"/>
     <w:rsid w:val="007351A7"/>
     <w:rsid w:val="00741682"/>
     <w:rsid w:val="00744DD4"/>
     <w:rsid w:val="0075156D"/>
     <w:rsid w:val="00751E51"/>
     <w:rsid w:val="00757D49"/>
@@ -34961,50 +30043,51 @@
     <w:rsid w:val="00A747FB"/>
     <w:rsid w:val="00A757D6"/>
     <w:rsid w:val="00A81D77"/>
     <w:rsid w:val="00A8237C"/>
     <w:rsid w:val="00A90DC5"/>
     <w:rsid w:val="00A90FA1"/>
     <w:rsid w:val="00A96448"/>
     <w:rsid w:val="00A97462"/>
     <w:rsid w:val="00AA27EF"/>
     <w:rsid w:val="00AB449D"/>
     <w:rsid w:val="00AC4689"/>
     <w:rsid w:val="00AC665B"/>
     <w:rsid w:val="00AD16E1"/>
     <w:rsid w:val="00AD45E8"/>
     <w:rsid w:val="00AE3523"/>
     <w:rsid w:val="00AE35A5"/>
     <w:rsid w:val="00AE6CF7"/>
     <w:rsid w:val="00AF38BB"/>
     <w:rsid w:val="00AF38FE"/>
     <w:rsid w:val="00B02673"/>
     <w:rsid w:val="00B0357B"/>
     <w:rsid w:val="00B11294"/>
     <w:rsid w:val="00B117AC"/>
     <w:rsid w:val="00B12479"/>
     <w:rsid w:val="00B15D98"/>
+    <w:rsid w:val="00B174F6"/>
     <w:rsid w:val="00B222A6"/>
     <w:rsid w:val="00B22F68"/>
     <w:rsid w:val="00B23A7D"/>
     <w:rsid w:val="00B27012"/>
     <w:rsid w:val="00B30D5E"/>
     <w:rsid w:val="00B31E76"/>
     <w:rsid w:val="00B35FA7"/>
     <w:rsid w:val="00B3622F"/>
     <w:rsid w:val="00B509C3"/>
     <w:rsid w:val="00B57A48"/>
     <w:rsid w:val="00B61C88"/>
     <w:rsid w:val="00B66AE2"/>
     <w:rsid w:val="00B673A9"/>
     <w:rsid w:val="00B76625"/>
     <w:rsid w:val="00B83028"/>
     <w:rsid w:val="00B84A25"/>
     <w:rsid w:val="00B92855"/>
     <w:rsid w:val="00BA2868"/>
     <w:rsid w:val="00BA4190"/>
     <w:rsid w:val="00BA4595"/>
     <w:rsid w:val="00BB0DD1"/>
     <w:rsid w:val="00BB4D06"/>
     <w:rsid w:val="00BB5945"/>
     <w:rsid w:val="00BB6986"/>
     <w:rsid w:val="00BB7957"/>
@@ -35070,50 +30153,51 @@
     <w:rsid w:val="00D95A41"/>
     <w:rsid w:val="00D96FA8"/>
     <w:rsid w:val="00DA06EA"/>
     <w:rsid w:val="00DA0CFD"/>
     <w:rsid w:val="00DA2266"/>
     <w:rsid w:val="00DA22F3"/>
     <w:rsid w:val="00DA6EE4"/>
     <w:rsid w:val="00DB07F3"/>
     <w:rsid w:val="00DB1ABB"/>
     <w:rsid w:val="00DB4E20"/>
     <w:rsid w:val="00DB63CA"/>
     <w:rsid w:val="00DC50BF"/>
     <w:rsid w:val="00DC6C85"/>
     <w:rsid w:val="00DC77B7"/>
     <w:rsid w:val="00DD2700"/>
     <w:rsid w:val="00DD5F9D"/>
     <w:rsid w:val="00DD6BF8"/>
     <w:rsid w:val="00DF0E04"/>
     <w:rsid w:val="00DF1F38"/>
     <w:rsid w:val="00DF6F4A"/>
     <w:rsid w:val="00DF7AB0"/>
     <w:rsid w:val="00E01804"/>
     <w:rsid w:val="00E0547A"/>
     <w:rsid w:val="00E0743A"/>
     <w:rsid w:val="00E07940"/>
+    <w:rsid w:val="00E12C45"/>
     <w:rsid w:val="00E16281"/>
     <w:rsid w:val="00E20177"/>
     <w:rsid w:val="00E22C48"/>
     <w:rsid w:val="00E26E0C"/>
     <w:rsid w:val="00E30CD4"/>
     <w:rsid w:val="00E331AA"/>
     <w:rsid w:val="00E34388"/>
     <w:rsid w:val="00E40A79"/>
     <w:rsid w:val="00E47BDF"/>
     <w:rsid w:val="00E47E49"/>
     <w:rsid w:val="00E50623"/>
     <w:rsid w:val="00E54123"/>
     <w:rsid w:val="00E657E2"/>
     <w:rsid w:val="00E72152"/>
     <w:rsid w:val="00E7363D"/>
     <w:rsid w:val="00E7616F"/>
     <w:rsid w:val="00E97296"/>
     <w:rsid w:val="00EA35E2"/>
     <w:rsid w:val="00EB080A"/>
     <w:rsid w:val="00EB70C5"/>
     <w:rsid w:val="00EC5361"/>
     <w:rsid w:val="00ED1CA9"/>
     <w:rsid w:val="00ED1CDD"/>
     <w:rsid w:val="00EE0BDD"/>
     <w:rsid w:val="00EF3CB7"/>
@@ -35125,50 +30209,51 @@
     <w:rsid w:val="00F20A43"/>
     <w:rsid w:val="00F31C66"/>
     <w:rsid w:val="00F42DF3"/>
     <w:rsid w:val="00F52900"/>
     <w:rsid w:val="00F52D4F"/>
     <w:rsid w:val="00F53987"/>
     <w:rsid w:val="00F576D6"/>
     <w:rsid w:val="00F60224"/>
     <w:rsid w:val="00F62C44"/>
     <w:rsid w:val="00F63218"/>
     <w:rsid w:val="00F66A16"/>
     <w:rsid w:val="00F7406E"/>
     <w:rsid w:val="00F743E7"/>
     <w:rsid w:val="00F8275C"/>
     <w:rsid w:val="00F84C3E"/>
     <w:rsid w:val="00F93933"/>
     <w:rsid w:val="00F955C4"/>
     <w:rsid w:val="00FA53CC"/>
     <w:rsid w:val="00FB1FD9"/>
     <w:rsid w:val="00FB38CE"/>
     <w:rsid w:val="00FB71C7"/>
     <w:rsid w:val="00FD4F5A"/>
     <w:rsid w:val="00FE0DCE"/>
     <w:rsid w:val="00FE19AF"/>
     <w:rsid w:val="00FE306C"/>
+    <w:rsid w:val="00FE75B2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="bs-Latn-BA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="301AFED1"/>
@@ -35713,50 +30798,60 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00232094"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0003722A"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00555848"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="26103708">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="28191273">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -36065,51 +31160,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2132942057">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.kopic@gmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:becirovic.dzemail@gmail.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:djana.dalac@ured.info" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amelafilip@gmail.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-katica.ba" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nmulalic@aim.ba" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jpujagic@yahoo.com" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.eminovic@gmail.com" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.bojan.veselinovic@mail.com" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.selmanzijadic@gmail.com" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.baksic@gmail.com" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ekaknjasevic@yahoo.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.alisahm@gmail.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.eminabotonjic@gmail.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.cingic@gmail.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ifticdzaferovic@gmail.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admir.djulic@hotmail.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokatbih.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amir.hadzic@mail.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatkacapor@gmail.com" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aldin.lejlic@gmail.com" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kenanmamic.bp@gmail.com" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.muzurovicedim@gmail.com" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dzejnapg@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hajro.hota@bih.net.ba" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokathujdurovic@hotmail.com" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nenorizvan@gmail.com" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatsallerosenk@hotmail.com" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.kemalsvrakic@gmail.com" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:atemin@bih.net.ba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aida.beganovic-handanagic@lowoffice-sa.ba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.abegovic@gmail.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dinela.dedovic@gmail.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dhglegal.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:denisagacanin@gmail.com" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokatbih.com/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-katica.ba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.emirkosovac@gmail.com" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mersija.mesanovic@gmail.com" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.muminovic@hotmail.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.lelahasanbegovic@gmail.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aidahaznadarevic@gmail.com" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.enisapazalja@gmail.com" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mpotogija@yahoo.com" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mirelalejla@hotmail.com" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edosaban@hotmail.com" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admir.vrabac@mm-partneri.ba" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drazenzubak@yahoo.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nidal@advokatarifagic.ba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@bandovic.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatmirsadcrnovrsanin@gmail.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:civic.mia@gmail.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dunja_durdevic@hotmail.com" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.sulejmankadic@gmail.com" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mirela.advokat@gmail.com" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anjaloga@gmail.com" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatmasovic@gmail.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enesdzafic@yahoo.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokatbih.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokatbih.com/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sabinahotacatovic@gmail.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat@zikretaibrahimovic.com" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lejlatutundzic.sa@gmail.com" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edimuz@bih.net.ba" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-rizvan.com" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:damir@akss.ba" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kemalsvrakic@bih.net.ba" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zaktemin.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rak.sarajevo@gmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lawoffice-sa.ba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.mustafabesic@gmail.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adnadobojlic@hotmail.com" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.koco@gmail.com" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mirna_kovac@hotmail.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dhasa508@gmail.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.eminovic@gmail.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokat-denisa.ba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hasanovic.edo@hotmail.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hajrudin.hidovic@gmail.com" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.medosevic@gmail.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:miric%20aleksandra@hotmail.com" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enisa@pazalja.ba" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tarikpotogija@gmail.com" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mladen_sain@hotmail.com" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.zukic@gmail.com" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:skopljak.mustafa@gmail.com" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dejan.vracic@gmail.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.arnautovic.elma@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web:%20www.bandovic.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lejlagluhic@gmail.com" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.kapo@hotmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatcabrilo@gmail.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senaerna@bih.net.ba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat@dzandzanovic.ba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emirgazic@yahoo.com" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ibrisimovicmak@gmail.com" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatvahidink@gmail.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kovac.mirza@bih.net.ba" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aganzlat@bih.net.ba" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ines.osmanovic@gmail.com" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.nurudinovic@hotmail.com" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.aidasarajcic@gmail.com" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:terzimehiclejla@gmail.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:binasa.abaspahic@gmail.com" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bekir@advokatbih.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.hota@hotmail.com" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:haris.rizvanovic.hr@gmail.com" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.tanovicmucicdalila@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.almabiberovic@gmail.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mersiha.advokat@yahoo.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokatskiuredcucak.ba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatski.ured.delic@gmail.com" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-denisa.ba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatdinohodzic@bih.net.ba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kemokapur@gmail.com" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vedad.kolasinac@gmail.com" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.mehic@gmail.com" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.mujan@gmail.com" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:poturovic.jasmin@gmail.com" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.samrasalo@gmail.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mirelalejla@hotmail.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dijanahasic@yahoo.com" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pipic@lol.ba" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:darko@akss.ba" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatzeba@yahoo.com" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:E-mail%3Aadvokat.nedzad@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.lejlababic@gmail.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biser@bih.net.ba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dinac.74@hotmail.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dzandzanovic.com/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suncica.glamoclija@gmail.com" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adi.jogic@yahoo.com" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:remzijakadric@gmail.com" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lejla.mahmutovic@icloud.com" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alija_oruc@yahoo.com" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.almir@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zakabazmurga@gmail.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senad.dupovac.59@gmail.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokatbih.com/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:galiba.hrvacicad@hotmail.com" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zlatko.ibrisimovic@gmail.com" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.dkramarbajkusa@yahoo.com" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mustaficedis@hotmail.com" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maja.sadovic@gmail.com" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.tanovickenan@gmail.com" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokattihic@gmail.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:berina.zutic@gmail.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:selma@dhglegal.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokatbih.com" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:koldzod@bih.net.ba" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amila.mujcinovic@gmail.com" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dunjaporopat@gmail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.nermina@gmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:catomeris.advokat@gmail.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ahmed_fejzic@yahoo.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokat-katica.ba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokathomarac@hotmail.com" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatkarkinrusmir@gmail.com" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:asoticajla@hotmail.com" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senad@advokatpizovic.ba" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.suljagic@gmail.com" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat_nedzlasehic@bih.net.ba" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sead_zijadic@hotmail.com" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adisturkmanovic@gmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adi.bahtovic@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.kenancelik@gmail.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.djerzic@gmail.com" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:akadric.advokat@yahoo.com" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatskodrustvomamic.co@gmail.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agovic.dzevad@hotmail.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.bijedic@mhb.ba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adelamd@hotmail.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dzemila@advokatbih.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amragurda@gmail.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.hujdurovic@gmail.com" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dinoimamovic@hotmail.com" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aida_junuzovic@hotmail.com" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatkukic@gmail.com" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:attoney.mustafic@gmail.com" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edinaot@hotmail.com" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.sakaselma@gmail.com" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:slejla@bih.net.ba" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tselma.advokat@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.aganovic@gmail.com" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.dzenitasetkic@gmail.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat@damirbeglerovic.ba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@dhglegal.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bekir@advokatbih.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokathomarac@hotmail.com" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokat-katica.ba" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:uzus@bih.net.ba" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sanel.podrug@gmail.com" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.sabanovic@gmail.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.kopic@gmail.com" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:becirovic.dzemail@gmail.com" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:djana.dalac@ured.info" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amelafilip@gmail.com" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-katica.ba" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.mujan@gmail.com" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:poturovic.jasmin@gmail.com" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.almir@gmail.com" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokattihic@gmail.com" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatzeba@yahoo.com" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.zukic@gmail.com" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.baksic@gmail.com" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ekaknjasevic@yahoo.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.alisahm@gmail.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.eminabotonjic@gmail.com" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.cingic@gmail.com" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ifticdzaferovic@gmail.com" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admir.djulic@hotmail.com" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokatbih.com" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amir.hadzic@mail.com" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatkacapor@gmail.com" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anel@kurtovic.ba" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lejla.mahmutovic@icloud.com" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mustaficedis@hotmail.com" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alija_oruc@yahoo.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hajro.hota@bih.net.ba" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokathujdurovic@hotmail.com" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dunjaporopat@gmail.com" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:maja.sadovic@gmail.com" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat_nedzlasehic@bih.net.ba" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.tanovickenan@gmail.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aida.beganovic-handanagic@lowoffice-sa.ba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.abegovic@gmail.com" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dinela.dedovic@gmail.com" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dhglegal.com" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:denisagacanin@gmail.com" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokatbih.com/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-katica.ba" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.emirkosovac@gmail.com" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:asoticajla@hotmail.com" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amila.mujcinovic@gmail.com" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.lelahasanbegovic@gmail.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aidahaznadarevic@gmail.com" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edinaot@hotmail.com" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senad@advokatpizovic.ba" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:slejla@bih.net.ba" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.suljagic@gmail.com" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adisturkmanovic@gmail.com" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sead_zijadic@hotmail.com" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nidal@advokatarifagic.ba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@bandovic.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatmirsadcrnovrsanin@gmail.com" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:civic.mia@gmail.com" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dunja_durdevic@hotmail.com" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.sulejmankadic@gmail.com" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mirela.advokat@gmail.com" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kurtovic.ba" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatskodrustvomamic.co@gmail.com" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enesdzafic@yahoo.com" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokatbih.com" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokatbih.com/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sabinahotacatovic@gmail.com" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat@zikretaibrahimovic.com" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nmulalic@aim.ba" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:attoney.mustafic@gmail.com" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jpujagic@yahoo.com" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.sakaselma@gmail.com" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.dzenitasetkic@gmail.com" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tselma.advokat@gmail.com" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rak.sarajevo@gmail.com" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lawoffice-sa.ba" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.mustafabesic@gmail.com" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adnadobojlic@hotmail.com" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.koco@gmail.com" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mirna_kovac@hotmail.com" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dhasa508@gmail.com" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.eminovic@gmail.com" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokat-denisa.ba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hasanovic.edo@hotmail.com" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hajrudin.hidovic@gmail.com" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kenanmamic.bp@gmail.com" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:uzus@bih.net.ba" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dzejnapg@gmail.com" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sanel.podrug@gmail.com" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.sabanovic@gmail.com" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.selmanzijadic@gmail.com" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.eminovic@gmail.com" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.bojan.veselinovic@mail.com" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.arnautovic.elma@gmail.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://web:%20www.bandovic.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lejlagluhic@gmail.com" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.kapo@hotmail.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatcabrilo@gmail.com" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senaerna@bih.net.ba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat@dzandzanovic.ba" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:emirgazic@yahoo.com" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ibrisimovicmak@gmail.com" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatvahidink@gmail.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kovac.mirza@bih.net.ba" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aldin.lejlic@gmail.com" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:muminovicad@gmail.com" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.muzurovicedim@gmail.com" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatsallerosenk@hotmail.com" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:atemin@bih.net.ba" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:binasa.abaspahic@gmail.com" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bekir@advokatbih.com" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.hota@hotmail.com" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nenorizvan@gmail.com" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.kemalsvrakic@gmail.com" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.almabiberovic@gmail.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mersiha.advokat@yahoo.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokatskiuredcucak.ba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatski.ured.delic@gmail.com" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-denisa.ba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatdinohodzic@bih.net.ba" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kemokapur@gmail.com" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vedad.kolasinac@gmail.com" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatmasovic@gmail.com" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mersija.mesanovic@gmail.com" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mpotogija@yahoo.com" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edosaban@hotmail.com" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mirelalejla@hotmail.com" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dijanahasic@yahoo.com" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.enisapazalja@gmail.com" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mirelalejla@hotmail.com" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admir.vrabac@mm-partneri.ba" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drazenzubak@yahoo.com" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:E-mail%3Aadvokat.nedzad@gmail.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.lejlababic@gmail.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:biser@bih.net.ba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dinac.74@hotmail.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dzandzanovic.com/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:suncica.glamoclija@gmail.com" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adi.jogic@yahoo.com" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:remzijakadric@gmail.com" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anjaloga@gmail.com" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:edimuz@bih.net.ba" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:damir@akss.ba" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zakabazmurga@gmail.com" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:senad.dupovac.59@gmail.com" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokatbih.com/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:galiba.hrvacicad@hotmail.com" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zlatko.ibrisimovic@gmail.com" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.dkramarbajkusa@yahoo.com" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lejlatutundzic.sa@gmail.com" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.advokat-rizvan.com" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kemalsvrakic@bih.net.ba" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zaktemin.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:berina.zutic@gmail.com" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:selma@dhglegal.com" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokatbih.com" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:koldzod@bih.net.ba" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:miric%20aleksandra@hotmail.com" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tarikpotogija@gmail.com" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.nermina@gmail.com" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:catomeris.advokat@gmail.com" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ahmed_fejzic@yahoo.com" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokat-katica.ba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokathomarac@hotmail.com" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatkarkinrusmir@gmail.com" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.medosevic@gmail.com" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enisa@pazalja.ba" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:skopljak.mustafa@gmail.com" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mladen_sain@hotmail.com" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dejan.vracic@gmail.com" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:terzimehiclejla@gmail.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adi.bahtovic@gmail.com" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adv.kenancelik@gmail.com" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.djerzic@gmail.com" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:akadric.advokat@yahoo.com" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aganzlat@bih.net.ba" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:agovic.dzevad@hotmail.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.bijedic@mhb.ba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adelamd@hotmail.com" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dzemila@advokatbih.com" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amragurda@gmail.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.hujdurovic@gmail.com" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dinoimamovic@hotmail.com" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aida_junuzovic@hotmail.com" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokatkukic@gmail.com" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ines.osmanovic@gmail.com" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:j.nurudinovic@hotmail.com" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:haris.rizvanovic.hr@gmail.com" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.aidasarajcic@gmail.com" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.tanovicmucicdalila@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.aganovic@gmail.com" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.samrasalo@gmail.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat@damirbeglerovic.ba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@dhglegal.com" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bekir@advokatbih.com" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokathomarac@hotmail.com" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@advokat-katica.ba" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:advokat.mehic@gmail.com" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pipic@lol.ba" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:darko@akss.ba" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -36372,66 +31467,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC24A8E1-3B48-415C-809B-363D01FAF85D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>4341</Words>
-  <Characters>24749</Characters>
+  <Words>4357</Words>
+  <Characters>24839</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>206</Lines>
   <Paragraphs>58</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29032</CharactersWithSpaces>
+  <CharactersWithSpaces>29138</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Selma</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>